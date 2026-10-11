--- v1 (2026-08-07)
+++ v2 (2026-10-11)
@@ -364,51 +364,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B286"/>
+  <dimension ref="A1:B336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2">
         <v>9923</v>
       </c>
       <c r="B2">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3">
@@ -2526,181 +2526,581 @@
       <c r="A267">
         <v>1339</v>
       </c>
       <c r="B267">
         <v>39</v>
       </c>
     </row>
     <row r="268" spans="1:2">
       <c r="A268">
         <v>1315</v>
       </c>
       <c r="B268">
         <v>32.8</v>
       </c>
     </row>
     <row r="269" spans="1:2">
       <c r="A269">
         <v>1275</v>
       </c>
       <c r="B269">
         <v>31.2</v>
       </c>
     </row>
     <row r="270" spans="1:2">
       <c r="A270">
-        <v>1265</v>
+        <v>12695</v>
       </c>
       <c r="B270">
-        <v>31.6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="271" spans="1:2">
       <c r="A271">
         <v>1265</v>
       </c>
       <c r="B271">
-        <v>32.1</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="272" spans="1:2">
       <c r="A272">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="B272">
-        <v>30.6</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="273" spans="1:2">
       <c r="A273">
-        <v>1233</v>
+        <v>1262</v>
       </c>
       <c r="B273">
-        <v>33.7</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="274" spans="1:2">
       <c r="A274">
-        <v>1221</v>
+        <v>12587</v>
       </c>
       <c r="B274">
-        <v>34.7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:2">
       <c r="A275">
-        <v>1175</v>
+        <v>12511</v>
       </c>
       <c r="B275">
-        <v>34.1</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="276" spans="1:2">
       <c r="A276">
-        <v>117</v>
+        <v>12458</v>
       </c>
       <c r="B276">
-        <v>31.4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="277" spans="1:2">
       <c r="A277">
-        <v>1143</v>
+        <v>12337</v>
       </c>
       <c r="B277">
-        <v>30.6</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="278" spans="1:2">
       <c r="A278">
-        <v>1111</v>
+        <v>12337</v>
       </c>
       <c r="B278">
-        <v>31.1</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="279" spans="1:2">
       <c r="A279">
-        <v>1107</v>
+        <v>12337</v>
       </c>
       <c r="B279">
-        <v>31.6</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="280" spans="1:2">
       <c r="A280">
-        <v>1063</v>
+        <v>12333</v>
       </c>
       <c r="B280">
-        <v>33.3</v>
+        <v>32</v>
       </c>
     </row>
     <row r="281" spans="1:2">
       <c r="A281">
-        <v>10290</v>
+        <v>1233</v>
       </c>
       <c r="B281">
-        <v>31.5</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="282" spans="1:2">
       <c r="A282">
-        <v>1019</v>
+        <v>12300</v>
       </c>
       <c r="B282">
-        <v>30.9</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="283" spans="1:2">
       <c r="A283">
-        <v>10148</v>
+        <v>12212</v>
       </c>
       <c r="B283">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="284" spans="1:2">
       <c r="A284">
-        <v>10108</v>
+        <v>1221</v>
       </c>
       <c r="B284">
-        <v>36</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="285" spans="1:2">
       <c r="A285">
-        <v>10108</v>
+        <v>12195</v>
       </c>
       <c r="B285">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="286" spans="1:2">
       <c r="A286">
+        <v>12173</v>
+      </c>
+      <c r="B286">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="287" spans="1:2">
+      <c r="A287">
+        <v>12133</v>
+      </c>
+      <c r="B287">
+        <v>30.3</v>
+      </c>
+    </row>
+    <row r="288" spans="1:2">
+      <c r="A288">
+        <v>12111</v>
+      </c>
+      <c r="B288">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="289" spans="1:2">
+      <c r="A289">
+        <v>12027</v>
+      </c>
+      <c r="B289">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="290" spans="1:2">
+      <c r="A290">
+        <v>11869</v>
+      </c>
+      <c r="B290">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="291" spans="1:2">
+      <c r="A291">
+        <v>11861</v>
+      </c>
+      <c r="B291">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="292" spans="1:2">
+      <c r="A292">
+        <v>11806</v>
+      </c>
+      <c r="B292">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="293" spans="1:2">
+      <c r="A293">
+        <v>11766</v>
+      </c>
+      <c r="B293">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="294" spans="1:2">
+      <c r="A294">
+        <v>1175</v>
+      </c>
+      <c r="B294">
+        <v>34.1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:2">
+      <c r="A295">
+        <v>11729</v>
+      </c>
+      <c r="B295">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="296" spans="1:2">
+      <c r="A296">
+        <v>11707</v>
+      </c>
+      <c r="B296">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:2">
+      <c r="A297">
+        <v>117</v>
+      </c>
+      <c r="B297">
+        <v>31.4</v>
+      </c>
+    </row>
+    <row r="298" spans="1:2">
+      <c r="A298">
+        <v>11640</v>
+      </c>
+      <c r="B298">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="299" spans="1:2">
+      <c r="A299">
+        <v>11560</v>
+      </c>
+      <c r="B299">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="300" spans="1:2">
+      <c r="A300">
+        <v>1143</v>
+      </c>
+      <c r="B300">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:2">
+      <c r="A301">
+        <v>11321</v>
+      </c>
+      <c r="B301">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="302" spans="1:2">
+      <c r="A302">
+        <v>11320</v>
+      </c>
+      <c r="B302">
+        <v>30.7</v>
+      </c>
+    </row>
+    <row r="303" spans="1:2">
+      <c r="A303">
+        <v>11205</v>
+      </c>
+      <c r="B303">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="304" spans="1:2">
+      <c r="A304">
+        <v>11190</v>
+      </c>
+      <c r="B304">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="305" spans="1:2">
+      <c r="A305">
+        <v>11156</v>
+      </c>
+      <c r="B305">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="306" spans="1:2">
+      <c r="A306">
+        <v>1111</v>
+      </c>
+      <c r="B306">
+        <v>31.1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:2">
+      <c r="A307">
+        <v>11084</v>
+      </c>
+      <c r="B307">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="308" spans="1:2">
+      <c r="A308">
+        <v>11074</v>
+      </c>
+      <c r="B308">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:2">
+      <c r="A309">
+        <v>1107</v>
+      </c>
+      <c r="B309">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:2">
+      <c r="A310">
+        <v>11040</v>
+      </c>
+      <c r="B310">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="311" spans="1:2">
+      <c r="A311">
+        <v>11027</v>
+      </c>
+      <c r="B311">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="312" spans="1:2">
+      <c r="A312">
+        <v>11027</v>
+      </c>
+      <c r="B312">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="313" spans="1:2">
+      <c r="A313">
+        <v>11027</v>
+      </c>
+      <c r="B313">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="314" spans="1:2">
+      <c r="A314">
+        <v>10990</v>
+      </c>
+      <c r="B314">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="315" spans="1:2">
+      <c r="A315">
+        <v>10990</v>
+      </c>
+      <c r="B315">
+        <v>32.6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:2">
+      <c r="A316">
+        <v>10960</v>
+      </c>
+      <c r="B316">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="317" spans="1:2">
+      <c r="A317">
+        <v>10919</v>
+      </c>
+      <c r="B317">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="318" spans="1:2">
+      <c r="A318">
+        <v>10873</v>
+      </c>
+      <c r="B318">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="319" spans="1:2">
+      <c r="A319">
+        <v>10852</v>
+      </c>
+      <c r="B319">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="320" spans="1:2">
+      <c r="A320">
+        <v>10849</v>
+      </c>
+      <c r="B320">
+        <v>33.6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:2">
+      <c r="A321">
+        <v>10777</v>
+      </c>
+      <c r="B321">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="322" spans="1:2">
+      <c r="A322">
+        <v>10777</v>
+      </c>
+      <c r="B322">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="323" spans="1:2">
+      <c r="A323">
+        <v>10777</v>
+      </c>
+      <c r="B323">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="324" spans="1:2">
+      <c r="A324">
+        <v>10745</v>
+      </c>
+      <c r="B324">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="325" spans="1:2">
+      <c r="A325">
+        <v>1063</v>
+      </c>
+      <c r="B325">
+        <v>33.3</v>
+      </c>
+    </row>
+    <row r="326" spans="1:2">
+      <c r="A326">
+        <v>10556</v>
+      </c>
+      <c r="B326">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="327" spans="1:2">
+      <c r="A327">
+        <v>10485</v>
+      </c>
+      <c r="B327">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:2">
+      <c r="A328">
+        <v>10485</v>
+      </c>
+      <c r="B328">
+        <v>36.2</v>
+      </c>
+    </row>
+    <row r="329" spans="1:2">
+      <c r="A329">
+        <v>10485</v>
+      </c>
+      <c r="B329">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="330" spans="1:2">
+      <c r="A330">
+        <v>10305</v>
+      </c>
+      <c r="B330">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="331" spans="1:2">
+      <c r="A331">
+        <v>10290</v>
+      </c>
+      <c r="B331">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="332" spans="1:2">
+      <c r="A332">
+        <v>1019</v>
+      </c>
+      <c r="B332">
+        <v>30.9</v>
+      </c>
+    </row>
+    <row r="333" spans="1:2">
+      <c r="A333">
+        <v>10148</v>
+      </c>
+      <c r="B333">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="334" spans="1:2">
+      <c r="A334">
+        <v>10108</v>
+      </c>
+      <c r="B334">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="335" spans="1:2">
+      <c r="A335">
+        <v>10108</v>
+      </c>
+      <c r="B335">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="336" spans="1:2">
+      <c r="A336">
         <v>10052</v>
       </c>
-      <c r="B286">
+      <c r="B336">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>