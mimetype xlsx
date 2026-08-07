--- v0 (2026-06-11)
+++ v1 (2026-08-07)
@@ -364,2112 +364,2344 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B257"/>
+  <dimension ref="A1:B286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2">
-        <v>984</v>
+        <v>9923</v>
       </c>
       <c r="B2">
-        <v>82.7</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3">
-        <v>953</v>
+        <v>9904</v>
       </c>
       <c r="B3">
-        <v>33.8</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4">
-        <v>9109</v>
+        <v>9904</v>
       </c>
       <c r="B4">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5">
-        <v>9087</v>
+        <v>9904</v>
       </c>
       <c r="B5">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6">
-        <v>907</v>
+        <v>9884</v>
       </c>
       <c r="B6">
-        <v>31.2</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7">
-        <v>9052</v>
+        <v>9879</v>
       </c>
       <c r="B7">
-        <v>33.6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8">
-        <v>8984</v>
+        <v>9855</v>
       </c>
       <c r="B8">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9">
-        <v>8762</v>
+        <v>984</v>
       </c>
       <c r="B9">
-        <v>32</v>
+        <v>82.7</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10">
-        <v>8751</v>
+        <v>9801</v>
       </c>
       <c r="B10">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11">
-        <v>8691</v>
+        <v>9709</v>
       </c>
       <c r="B11">
-        <v>31.5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12">
-        <v>8659</v>
+        <v>9666</v>
       </c>
       <c r="B12">
-        <v>125</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13">
-        <v>8644</v>
+        <v>9661</v>
       </c>
       <c r="B13">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14">
-        <v>8630</v>
+        <v>9659</v>
       </c>
       <c r="B14">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15">
-        <v>8515</v>
+        <v>9615</v>
       </c>
       <c r="B15">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16">
-        <v>8483</v>
+        <v>9560</v>
       </c>
       <c r="B16">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17">
-        <v>8456</v>
+        <v>9560</v>
       </c>
       <c r="B17">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18">
-        <v>8440</v>
+        <v>953</v>
       </c>
       <c r="B18">
-        <v>37</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19">
-        <v>8409</v>
+        <v>9529</v>
       </c>
       <c r="B19">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20">
-        <v>8345</v>
+        <v>9483</v>
       </c>
       <c r="B20">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21">
-        <v>8303</v>
+        <v>9435</v>
       </c>
       <c r="B21">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22">
-        <v>8259</v>
+        <v>9399</v>
       </c>
       <c r="B22">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23">
-        <v>8230</v>
+        <v>9348</v>
       </c>
       <c r="B23">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24">
-        <v>8229</v>
+        <v>9303</v>
       </c>
       <c r="B24">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25">
-        <v>8205</v>
+        <v>9217</v>
       </c>
       <c r="B25">
-        <v>37.5</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26">
-        <v>8138</v>
+        <v>9203</v>
       </c>
       <c r="B26">
-        <v>33</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27">
-        <v>8105</v>
+        <v>9123</v>
       </c>
       <c r="B27">
-        <v>40</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28">
-        <v>8105</v>
+        <v>9109</v>
       </c>
       <c r="B28">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29">
-        <v>8072</v>
+        <v>9087</v>
       </c>
       <c r="B29">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30">
-        <v>8003</v>
+        <v>907</v>
       </c>
       <c r="B30">
-        <v>31</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31">
-        <v>7904</v>
+        <v>9052</v>
       </c>
       <c r="B31">
-        <v>32</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32">
-        <v>7904</v>
+        <v>8984</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33">
-        <v>7903</v>
+        <v>8762</v>
       </c>
       <c r="B33">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34">
-        <v>7887</v>
+        <v>8751</v>
       </c>
       <c r="B34">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35">
-        <v>7786</v>
+        <v>8691</v>
       </c>
       <c r="B35">
-        <v>31</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36">
-        <v>7756</v>
+        <v>8659</v>
       </c>
       <c r="B36">
-        <v>31</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37">
-        <v>7713</v>
+        <v>8644</v>
       </c>
       <c r="B37">
-        <v>31.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38">
-        <v>7713</v>
+        <v>8630</v>
       </c>
       <c r="B38">
-        <v>33.5</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39">
-        <v>7670</v>
+        <v>8515</v>
       </c>
       <c r="B39">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40">
-        <v>7539</v>
+        <v>8483</v>
       </c>
       <c r="B40">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41">
-        <v>7532</v>
+        <v>8456</v>
       </c>
       <c r="B41">
-        <v>33.5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42">
-        <v>7461</v>
+        <v>8440</v>
       </c>
       <c r="B42">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43">
-        <v>7430</v>
+        <v>8409</v>
       </c>
       <c r="B43">
-        <v>46.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44">
-        <v>7417</v>
+        <v>8345</v>
       </c>
       <c r="B44">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45">
-        <v>7417</v>
+        <v>8303</v>
       </c>
       <c r="B45">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46">
-        <v>7387</v>
+        <v>8259</v>
       </c>
       <c r="B46">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47">
-        <v>7387</v>
+        <v>8230</v>
       </c>
       <c r="B47">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48">
-        <v>7387</v>
+        <v>8229</v>
       </c>
       <c r="B48">
-        <v>33.5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49">
-        <v>7387</v>
+        <v>8205</v>
       </c>
       <c r="B49">
-        <v>32</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50">
-        <v>7387</v>
+        <v>8138</v>
       </c>
       <c r="B50">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51">
-        <v>7387</v>
+        <v>8105</v>
       </c>
       <c r="B51">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52">
-        <v>7387</v>
+        <v>8105</v>
       </c>
       <c r="B52">
-        <v>36.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53">
-        <v>7387</v>
+        <v>8072</v>
       </c>
       <c r="B53">
-        <v>38.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54">
-        <v>737</v>
+        <v>8003</v>
       </c>
       <c r="B54">
-        <v>30.1</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55">
-        <v>7272</v>
+        <v>7904</v>
       </c>
       <c r="B55">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56">
-        <v>7249</v>
+        <v>7904</v>
       </c>
       <c r="B56">
-        <v>71.5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57">
-        <v>7192</v>
+        <v>7903</v>
       </c>
       <c r="B57">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58">
-        <v>7189</v>
+        <v>7887</v>
       </c>
       <c r="B58">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59">
-        <v>7163</v>
+        <v>7786</v>
       </c>
       <c r="B59">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60">
-        <v>7058</v>
+        <v>7756</v>
       </c>
       <c r="B60">
-        <v>31.5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61">
-        <v>6999</v>
+        <v>7713</v>
       </c>
       <c r="B61">
         <v>31.5</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62">
-        <v>6999</v>
+        <v>7713</v>
       </c>
       <c r="B62">
-        <v>31.5</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63">
-        <v>6999</v>
+        <v>7670</v>
       </c>
       <c r="B63">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64">
-        <v>6956</v>
+        <v>7539</v>
       </c>
       <c r="B64">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65">
-        <v>692</v>
+        <v>7532</v>
       </c>
       <c r="B65">
-        <v>32.5</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66">
-        <v>6823</v>
+        <v>7461</v>
       </c>
       <c r="B66">
-        <v>31.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67">
-        <v>6684</v>
+        <v>7430</v>
       </c>
       <c r="B67">
-        <v>49</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68">
-        <v>6671</v>
+        <v>7417</v>
       </c>
       <c r="B68">
-        <v>31.5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69">
-        <v>6637</v>
+        <v>7417</v>
       </c>
       <c r="B69">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70">
-        <v>6635</v>
+        <v>7387</v>
       </c>
       <c r="B70">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71">
-        <v>6630</v>
+        <v>7387</v>
       </c>
       <c r="B71">
-        <v>34.5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72">
-        <v>6563</v>
+        <v>7387</v>
       </c>
       <c r="B72">
-        <v>41</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73">
-        <v>6413</v>
+        <v>7387</v>
       </c>
       <c r="B73">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74">
-        <v>617</v>
+        <v>7387</v>
       </c>
       <c r="B74">
-        <v>34.5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75">
-        <v>6166</v>
+        <v>7387</v>
       </c>
       <c r="B75">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76">
-        <v>615</v>
+        <v>7387</v>
       </c>
       <c r="B76">
-        <v>31.2</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77">
-        <v>615</v>
+        <v>7387</v>
       </c>
       <c r="B77">
-        <v>30.6</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78">
-        <v>615</v>
+        <v>737</v>
       </c>
       <c r="B78">
-        <v>30.8</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79">
-        <v>615</v>
+        <v>7272</v>
       </c>
       <c r="B79">
-        <v>31.4</v>
+        <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80">
-        <v>6136</v>
+        <v>7249</v>
       </c>
       <c r="B80">
-        <v>33</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81">
-        <v>6136</v>
+        <v>7192</v>
       </c>
       <c r="B81">
-        <v>35.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82">
-        <v>6135</v>
+        <v>7189</v>
       </c>
       <c r="B82">
-        <v>33.4</v>
+        <v>39</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83">
-        <v>6115</v>
+        <v>7163</v>
       </c>
       <c r="B83">
-        <v>31.5</v>
+        <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84">
-        <v>6087</v>
+        <v>7058</v>
       </c>
       <c r="B84">
-        <v>30.8</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85">
-        <v>6085</v>
+        <v>6999</v>
       </c>
       <c r="B85">
-        <v>33</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86">
-        <v>6018</v>
+        <v>6999</v>
       </c>
       <c r="B86">
-        <v>32</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87">
-        <v>6016</v>
+        <v>6999</v>
       </c>
       <c r="B87">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88">
-        <v>5839</v>
+        <v>6956</v>
       </c>
       <c r="B88">
-        <v>30.7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89">
-        <v>5822</v>
+        <v>692</v>
       </c>
       <c r="B89">
-        <v>31</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90">
-        <v>5784</v>
+        <v>6823</v>
       </c>
       <c r="B90">
-        <v>35.1</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91">
-        <v>5612</v>
+        <v>6684</v>
       </c>
       <c r="B91">
-        <v>31.5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92">
-        <v>5550</v>
+        <v>6671</v>
       </c>
       <c r="B92">
-        <v>32.3</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93">
-        <v>555</v>
+        <v>6637</v>
       </c>
       <c r="B93">
-        <v>32.1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94">
-        <v>5478</v>
+        <v>6635</v>
       </c>
       <c r="B94">
         <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95">
-        <v>540</v>
+        <v>6630</v>
       </c>
       <c r="B95">
-        <v>30.3</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96">
-        <v>540</v>
+        <v>6563</v>
       </c>
       <c r="B96">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97">
-        <v>540</v>
+        <v>6413</v>
       </c>
       <c r="B97">
-        <v>35.5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98">
-        <v>5392</v>
+        <v>617</v>
       </c>
       <c r="B98">
-        <v>37.9</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99">
-        <v>537</v>
+        <v>6166</v>
       </c>
       <c r="B99">
-        <v>30.3</v>
+        <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100">
-        <v>5313</v>
+        <v>615</v>
       </c>
       <c r="B100">
-        <v>32.1</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101">
-        <v>531</v>
+        <v>615</v>
       </c>
       <c r="B101">
-        <v>34.3</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102">
-        <v>5064</v>
+        <v>615</v>
       </c>
       <c r="B102">
-        <v>38.3</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103">
-        <v>5050</v>
+        <v>615</v>
       </c>
       <c r="B103">
-        <v>31</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104">
-        <v>503</v>
+        <v>6136</v>
       </c>
       <c r="B104">
-        <v>30.2</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105">
-        <v>5011</v>
+        <v>6136</v>
       </c>
       <c r="B105">
-        <v>36</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106">
-        <v>4998</v>
+        <v>6135</v>
       </c>
       <c r="B106">
-        <v>30.4</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107">
-        <v>4997</v>
+        <v>6115</v>
       </c>
       <c r="B107">
-        <v>43.1</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108">
-        <v>494</v>
+        <v>6087</v>
       </c>
       <c r="B108">
-        <v>31.7</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109">
-        <v>4923</v>
+        <v>6085</v>
       </c>
       <c r="B109">
-        <v>34.8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110">
-        <v>4923</v>
+        <v>6018</v>
       </c>
       <c r="B110">
-        <v>32.4</v>
+        <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111">
-        <v>4904</v>
+        <v>6016</v>
       </c>
       <c r="B111">
-        <v>31.3</v>
+        <v>31</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112">
-        <v>4879</v>
+        <v>5839</v>
       </c>
       <c r="B112">
-        <v>32.6</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113">
-        <v>4865</v>
+        <v>5822</v>
       </c>
       <c r="B113">
-        <v>30.4</v>
+        <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114">
-        <v>4779</v>
+        <v>5784</v>
       </c>
       <c r="B114">
-        <v>30.4</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115">
-        <v>4779</v>
+        <v>5612</v>
       </c>
       <c r="B115">
-        <v>30.4</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116">
-        <v>473</v>
+        <v>5550</v>
       </c>
       <c r="B116">
-        <v>34.4</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117">
-        <v>4717</v>
+        <v>555</v>
       </c>
       <c r="B117">
-        <v>30.9</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118">
-        <v>4716</v>
+        <v>5478</v>
       </c>
       <c r="B118">
-        <v>35.9</v>
+        <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119">
-        <v>4606</v>
+        <v>540</v>
       </c>
       <c r="B119">
-        <v>30.6</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120">
-        <v>4593</v>
+        <v>540</v>
       </c>
       <c r="B120">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121">
-        <v>452</v>
+        <v>540</v>
       </c>
       <c r="B121">
-        <v>30.1</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122">
-        <v>4511</v>
+        <v>5392</v>
       </c>
       <c r="B122">
-        <v>30.7</v>
+        <v>37.9</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123">
-        <v>4461</v>
+        <v>537</v>
       </c>
       <c r="B123">
-        <v>32.6</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124">
-        <v>4370</v>
+        <v>5313</v>
       </c>
       <c r="B124">
-        <v>30.4</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125">
-        <v>4362</v>
+        <v>531</v>
       </c>
       <c r="B125">
-        <v>32</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126">
-        <v>435</v>
+        <v>5064</v>
       </c>
       <c r="B126">
-        <v>32</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127">
-        <v>432</v>
+        <v>5050</v>
       </c>
       <c r="B127">
-        <v>31.2</v>
+        <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128">
-        <v>43</v>
+        <v>503</v>
       </c>
       <c r="B128">
-        <v>30.3</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129">
-        <v>428</v>
+        <v>5011</v>
       </c>
       <c r="B129">
-        <v>30.9</v>
+        <v>36</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130">
-        <v>428</v>
+        <v>4998</v>
       </c>
       <c r="B130">
-        <v>36.3</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131">
-        <v>4217</v>
+        <v>4997</v>
       </c>
       <c r="B131">
-        <v>33.1</v>
+        <v>43.1</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132">
-        <v>419</v>
+        <v>494</v>
       </c>
       <c r="B132">
-        <v>31.4</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133">
-        <v>4152</v>
+        <v>4923</v>
       </c>
       <c r="B133">
-        <v>30.9</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134">
-        <v>4103</v>
+        <v>4923</v>
       </c>
       <c r="B134">
-        <v>33.6</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135">
-        <v>4098</v>
+        <v>4904</v>
       </c>
       <c r="B135">
-        <v>37.4</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136">
-        <v>4098</v>
+        <v>4879</v>
       </c>
       <c r="B136">
         <v>32.6</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137">
-        <v>4098</v>
+        <v>4865</v>
       </c>
       <c r="B137">
-        <v>30.7</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138">
-        <v>4095</v>
+        <v>4779</v>
       </c>
       <c r="B138">
-        <v>31</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139">
-        <v>4095</v>
+        <v>4779</v>
       </c>
       <c r="B139">
-        <v>31</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140">
-        <v>4095</v>
+        <v>473</v>
       </c>
       <c r="B140">
-        <v>33</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141">
-        <v>4090</v>
+        <v>4717</v>
       </c>
       <c r="B141">
-        <v>30.5</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142">
-        <v>4065</v>
+        <v>4716</v>
       </c>
       <c r="B142">
-        <v>31.8</v>
+        <v>35.9</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143">
-        <v>401</v>
+        <v>4606</v>
       </c>
       <c r="B143">
-        <v>33.1</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144">
-        <v>401</v>
+        <v>4593</v>
       </c>
       <c r="B144">
-        <v>36.1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145">
-        <v>401</v>
+        <v>452</v>
       </c>
       <c r="B145">
-        <v>35.7</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146">
-        <v>401</v>
+        <v>4511</v>
       </c>
       <c r="B146">
-        <v>34.1</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147">
-        <v>401</v>
+        <v>4461</v>
       </c>
       <c r="B147">
-        <v>34</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148">
-        <v>401</v>
+        <v>4370</v>
       </c>
       <c r="B148">
-        <v>33.1</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149">
-        <v>3925</v>
+        <v>4362</v>
       </c>
       <c r="B149">
-        <v>30.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150">
-        <v>379</v>
+        <v>435</v>
       </c>
       <c r="B150">
         <v>32</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151">
-        <v>379</v>
+        <v>432</v>
       </c>
       <c r="B151">
-        <v>32</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152">
-        <v>3771</v>
+        <v>43</v>
       </c>
       <c r="B152">
         <v>30.3</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153">
-        <v>377</v>
+        <v>428</v>
       </c>
       <c r="B153">
-        <v>31.2</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154">
-        <v>377</v>
+        <v>428</v>
       </c>
       <c r="B154">
-        <v>30.3</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155">
-        <v>3751</v>
+        <v>4217</v>
       </c>
       <c r="B155">
-        <v>30.6</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156">
-        <v>3751</v>
+        <v>419</v>
       </c>
       <c r="B156">
-        <v>30.7</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157">
-        <v>375</v>
+        <v>4152</v>
       </c>
       <c r="B157">
-        <v>30.4</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158">
-        <v>3745</v>
+        <v>4103</v>
       </c>
       <c r="B158">
-        <v>32.3</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159">
-        <v>3745</v>
+        <v>4098</v>
       </c>
       <c r="B159">
-        <v>33.8</v>
+        <v>37.4</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160">
-        <v>3742</v>
+        <v>4098</v>
       </c>
       <c r="B160">
-        <v>33.9</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161">
-        <v>3682</v>
+        <v>4098</v>
       </c>
       <c r="B161">
-        <v>33.9</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162">
-        <v>3682</v>
+        <v>4095</v>
       </c>
       <c r="B162">
-        <v>35.3</v>
+        <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163">
-        <v>3647</v>
+        <v>4095</v>
       </c>
       <c r="B163">
         <v>31</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164">
-        <v>3596</v>
+        <v>4095</v>
       </c>
       <c r="B164">
-        <v>33.8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165">
-        <v>3596</v>
+        <v>4090</v>
       </c>
       <c r="B165">
-        <v>34</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166">
-        <v>3595</v>
+        <v>4065</v>
       </c>
       <c r="B166">
-        <v>30.3</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167">
-        <v>3593</v>
+        <v>401</v>
       </c>
       <c r="B167">
-        <v>31.4</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168">
-        <v>3550</v>
+        <v>401</v>
       </c>
       <c r="B168">
-        <v>30.6</v>
+        <v>36.1</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169">
-        <v>355</v>
+        <v>401</v>
       </c>
       <c r="B169">
-        <v>30.6</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170">
-        <v>3530</v>
+        <v>401</v>
       </c>
       <c r="B170">
-        <v>31.4</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171">
-        <v>3519</v>
+        <v>401</v>
       </c>
       <c r="B171">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172">
-        <v>3442</v>
+        <v>401</v>
       </c>
       <c r="B172">
-        <v>30.3</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173">
-        <v>3407</v>
+        <v>3925</v>
       </c>
       <c r="B173">
-        <v>34.1</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174">
-        <v>3399</v>
+        <v>379</v>
       </c>
       <c r="B174">
-        <v>33.2</v>
+        <v>32</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175">
-        <v>3391</v>
+        <v>379</v>
       </c>
       <c r="B175">
-        <v>31.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176">
-        <v>339</v>
+        <v>3771</v>
       </c>
       <c r="B176">
         <v>30.3</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177">
-        <v>336</v>
+        <v>377</v>
       </c>
       <c r="B177">
-        <v>31</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178">
-        <v>336</v>
+        <v>377</v>
       </c>
       <c r="B178">
-        <v>30.6</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179">
-        <v>3357</v>
+        <v>3751</v>
       </c>
       <c r="B179">
-        <v>30.4</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="180" spans="1:2">
       <c r="A180">
-        <v>3347</v>
+        <v>3751</v>
       </c>
       <c r="B180">
-        <v>31.5</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181">
-        <v>3333</v>
+        <v>375</v>
       </c>
       <c r="B181">
-        <v>31.5</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182">
-        <v>330</v>
+        <v>3745</v>
       </c>
       <c r="B182">
-        <v>30.8</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183">
-        <v>329</v>
+        <v>3745</v>
       </c>
       <c r="B183">
-        <v>34.1</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184">
-        <v>3207</v>
+        <v>3742</v>
       </c>
       <c r="B184">
-        <v>30.4</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185">
-        <v>3188</v>
+        <v>3682</v>
       </c>
       <c r="B185">
-        <v>32</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="186" spans="1:2">
       <c r="A186">
-        <v>3135</v>
+        <v>3682</v>
       </c>
       <c r="B186">
-        <v>33.3</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="187" spans="1:2">
       <c r="A187">
-        <v>3065</v>
+        <v>3647</v>
       </c>
       <c r="B187">
-        <v>34.6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="188" spans="1:2">
       <c r="A188">
-        <v>3065</v>
+        <v>3596</v>
       </c>
       <c r="B188">
-        <v>34.3</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="189" spans="1:2">
       <c r="A189">
-        <v>2936</v>
+        <v>3596</v>
       </c>
       <c r="B189">
-        <v>31.7</v>
+        <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:2">
       <c r="A190">
-        <v>2896</v>
+        <v>3595</v>
       </c>
       <c r="B190">
-        <v>30.2</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="191" spans="1:2">
       <c r="A191">
-        <v>2842</v>
+        <v>3593</v>
       </c>
       <c r="B191">
-        <v>31.6</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="192" spans="1:2">
       <c r="A192">
-        <v>284</v>
+        <v>3550</v>
       </c>
       <c r="B192">
-        <v>30.1</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193">
-        <v>2835</v>
+        <v>355</v>
       </c>
       <c r="B193">
-        <v>33.4</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194">
-        <v>280</v>
+        <v>3530</v>
       </c>
       <c r="B194">
-        <v>33.1</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195">
-        <v>2772</v>
+        <v>3519</v>
       </c>
       <c r="B195">
-        <v>36.9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196">
-        <v>2772</v>
+        <v>3442</v>
       </c>
       <c r="B196">
-        <v>33.8</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197">
-        <v>2760</v>
+        <v>3407</v>
       </c>
       <c r="B197">
-        <v>30.8</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198">
-        <v>2692</v>
+        <v>3399</v>
       </c>
       <c r="B198">
-        <v>30.8</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199">
-        <v>263</v>
+        <v>3391</v>
       </c>
       <c r="B199">
-        <v>30.1</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200">
-        <v>2575</v>
+        <v>339</v>
       </c>
       <c r="B200">
-        <v>34.9</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201">
-        <v>2521</v>
+        <v>336</v>
       </c>
       <c r="B201">
-        <v>35.6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202">
-        <v>2517</v>
+        <v>336</v>
       </c>
       <c r="B202">
-        <v>30.8</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203">
-        <v>2443</v>
+        <v>3357</v>
       </c>
       <c r="B203">
-        <v>34.6</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204">
-        <v>2443</v>
+        <v>3347</v>
       </c>
       <c r="B204">
-        <v>32.6</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205">
-        <v>2346</v>
+        <v>3333</v>
       </c>
       <c r="B205">
-        <v>30.6</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206">
-        <v>2346</v>
+        <v>330</v>
       </c>
       <c r="B206">
-        <v>37.5</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207">
-        <v>2303</v>
+        <v>329</v>
       </c>
       <c r="B207">
-        <v>32.1</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208">
-        <v>2283</v>
+        <v>3207</v>
       </c>
       <c r="B208">
-        <v>30.7</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209">
-        <v>2272</v>
+        <v>3188</v>
       </c>
       <c r="B209">
-        <v>30.9</v>
+        <v>32</v>
       </c>
     </row>
     <row r="210" spans="1:2">
       <c r="A210">
-        <v>2250</v>
+        <v>3135</v>
       </c>
       <c r="B210">
-        <v>30.9</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="211" spans="1:2">
       <c r="A211">
-        <v>225</v>
+        <v>3065</v>
       </c>
       <c r="B211">
-        <v>30.3</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="212" spans="1:2">
       <c r="A212">
-        <v>2239</v>
+        <v>3065</v>
       </c>
       <c r="B212">
-        <v>30.7</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="213" spans="1:2">
       <c r="A213">
-        <v>2140</v>
+        <v>2936</v>
       </c>
       <c r="B213">
-        <v>60</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="214" spans="1:2">
       <c r="A214">
-        <v>212</v>
+        <v>2896</v>
       </c>
       <c r="B214">
-        <v>30.4</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="215" spans="1:2">
       <c r="A215">
-        <v>2111</v>
+        <v>2842</v>
       </c>
       <c r="B215">
-        <v>30.1</v>
+        <v>31.6</v>
       </c>
     </row>
     <row r="216" spans="1:2">
       <c r="A216">
-        <v>2042</v>
+        <v>284</v>
       </c>
       <c r="B216">
-        <v>31.5</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="217" spans="1:2">
       <c r="A217">
-        <v>2024</v>
+        <v>2835</v>
       </c>
       <c r="B217">
-        <v>32.3</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="218" spans="1:2">
       <c r="A218">
-        <v>1988</v>
+        <v>280</v>
       </c>
       <c r="B218">
-        <v>44.1</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="219" spans="1:2">
       <c r="A219">
-        <v>1988</v>
+        <v>2772</v>
       </c>
       <c r="B219">
-        <v>86</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="220" spans="1:2">
       <c r="A220">
-        <v>1946</v>
+        <v>2772</v>
       </c>
       <c r="B220">
-        <v>31.2</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="221" spans="1:2">
       <c r="A221">
-        <v>1931</v>
+        <v>2760</v>
       </c>
       <c r="B221">
-        <v>44.2</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="222" spans="1:2">
       <c r="A222">
-        <v>1793</v>
+        <v>2692</v>
       </c>
       <c r="B222">
-        <v>70</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="223" spans="1:2">
       <c r="A223">
-        <v>1773</v>
+        <v>263</v>
       </c>
       <c r="B223">
-        <v>31.5</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="224" spans="1:2">
       <c r="A224">
-        <v>1764</v>
+        <v>2575</v>
       </c>
       <c r="B224">
-        <v>34.1</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="225" spans="1:2">
       <c r="A225">
-        <v>1737</v>
+        <v>2521</v>
       </c>
       <c r="B225">
-        <v>30.2</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="226" spans="1:2">
       <c r="A226">
-        <v>1598</v>
+        <v>2517</v>
       </c>
       <c r="B226">
-        <v>31</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="227" spans="1:2">
       <c r="A227">
-        <v>157</v>
+        <v>2443</v>
       </c>
       <c r="B227">
-        <v>37.1</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="228" spans="1:2">
       <c r="A228">
-        <v>1560</v>
+        <v>2443</v>
       </c>
       <c r="B228">
-        <v>30.9</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="229" spans="1:2">
       <c r="A229">
-        <v>1560</v>
+        <v>2346</v>
       </c>
       <c r="B229">
-        <v>30.8</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="230" spans="1:2">
       <c r="A230">
-        <v>1560</v>
+        <v>2346</v>
       </c>
       <c r="B230">
-        <v>38.2</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="231" spans="1:2">
       <c r="A231">
-        <v>1560</v>
+        <v>2303</v>
       </c>
       <c r="B231">
-        <v>31.1</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="232" spans="1:2">
       <c r="A232">
-        <v>1469</v>
+        <v>2283</v>
       </c>
       <c r="B232">
-        <v>31.3</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="233" spans="1:2">
       <c r="A233">
-        <v>145</v>
+        <v>2272</v>
       </c>
       <c r="B233">
-        <v>30.4</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="234" spans="1:2">
       <c r="A234">
-        <v>145</v>
+        <v>2250</v>
       </c>
       <c r="B234">
-        <v>30.1</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="235" spans="1:2">
       <c r="A235">
-        <v>1445</v>
+        <v>225</v>
       </c>
       <c r="B235">
-        <v>30.7</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="236" spans="1:2">
       <c r="A236">
-        <v>1439</v>
+        <v>2239</v>
       </c>
       <c r="B236">
-        <v>32.8</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="237" spans="1:2">
       <c r="A237">
-        <v>1412</v>
+        <v>2140</v>
       </c>
       <c r="B237">
-        <v>36.2</v>
+        <v>60</v>
       </c>
     </row>
     <row r="238" spans="1:2">
       <c r="A238">
-        <v>1408</v>
+        <v>212</v>
       </c>
       <c r="B238">
-        <v>31.3</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="239" spans="1:2">
       <c r="A239">
-        <v>1404</v>
+        <v>2111</v>
       </c>
       <c r="B239">
-        <v>32.4</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="240" spans="1:2">
       <c r="A240">
-        <v>137</v>
+        <v>2042</v>
       </c>
       <c r="B240">
-        <v>39.3</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="241" spans="1:2">
       <c r="A241">
-        <v>1347</v>
+        <v>2024</v>
       </c>
       <c r="B241">
-        <v>31.1</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="242" spans="1:2">
       <c r="A242">
-        <v>134</v>
+        <v>1988</v>
       </c>
       <c r="B242">
-        <v>30.3</v>
+        <v>44.1</v>
       </c>
     </row>
     <row r="243" spans="1:2">
       <c r="A243">
-        <v>1339</v>
+        <v>1988</v>
       </c>
       <c r="B243">
-        <v>39</v>
+        <v>86</v>
       </c>
     </row>
     <row r="244" spans="1:2">
       <c r="A244">
-        <v>1315</v>
+        <v>1946</v>
       </c>
       <c r="B244">
-        <v>32.8</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="245" spans="1:2">
       <c r="A245">
-        <v>1275</v>
+        <v>1931</v>
       </c>
       <c r="B245">
-        <v>31.2</v>
+        <v>44.2</v>
       </c>
     </row>
     <row r="246" spans="1:2">
       <c r="A246">
-        <v>1265</v>
+        <v>1793</v>
       </c>
       <c r="B246">
-        <v>31.6</v>
+        <v>70</v>
       </c>
     </row>
     <row r="247" spans="1:2">
       <c r="A247">
-        <v>1265</v>
+        <v>1773</v>
       </c>
       <c r="B247">
-        <v>32.1</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="248" spans="1:2">
       <c r="A248">
-        <v>1262</v>
+        <v>1764</v>
       </c>
       <c r="B248">
-        <v>30.6</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="249" spans="1:2">
       <c r="A249">
-        <v>1233</v>
+        <v>1737</v>
       </c>
       <c r="B249">
-        <v>33.7</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="250" spans="1:2">
       <c r="A250">
-        <v>1221</v>
+        <v>1598</v>
       </c>
       <c r="B250">
-        <v>34.7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="251" spans="1:2">
       <c r="A251">
-        <v>1175</v>
+        <v>157</v>
       </c>
       <c r="B251">
-        <v>34.1</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="252" spans="1:2">
       <c r="A252">
-        <v>117</v>
+        <v>1560</v>
       </c>
       <c r="B252">
-        <v>31.4</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="253" spans="1:2">
       <c r="A253">
-        <v>1143</v>
+        <v>1560</v>
       </c>
       <c r="B253">
-        <v>30.6</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="254" spans="1:2">
       <c r="A254">
-        <v>1111</v>
+        <v>1560</v>
       </c>
       <c r="B254">
-        <v>31.1</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="255" spans="1:2">
       <c r="A255">
-        <v>1107</v>
+        <v>1560</v>
       </c>
       <c r="B255">
-        <v>31.6</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="256" spans="1:2">
       <c r="A256">
-        <v>1063</v>
+        <v>1469</v>
       </c>
       <c r="B256">
-        <v>33.3</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="257" spans="1:2">
       <c r="A257">
+        <v>145</v>
+      </c>
+      <c r="B257">
+        <v>30.4</v>
+      </c>
+    </row>
+    <row r="258" spans="1:2">
+      <c r="A258">
+        <v>145</v>
+      </c>
+      <c r="B258">
+        <v>30.1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:2">
+      <c r="A259">
+        <v>1445</v>
+      </c>
+      <c r="B259">
+        <v>30.7</v>
+      </c>
+    </row>
+    <row r="260" spans="1:2">
+      <c r="A260">
+        <v>1439</v>
+      </c>
+      <c r="B260">
+        <v>32.8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:2">
+      <c r="A261">
+        <v>1412</v>
+      </c>
+      <c r="B261">
+        <v>36.2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:2">
+      <c r="A262">
+        <v>1408</v>
+      </c>
+      <c r="B262">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:2">
+      <c r="A263">
+        <v>1404</v>
+      </c>
+      <c r="B263">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="264" spans="1:2">
+      <c r="A264">
+        <v>137</v>
+      </c>
+      <c r="B264">
+        <v>39.3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:2">
+      <c r="A265">
+        <v>1347</v>
+      </c>
+      <c r="B265">
+        <v>31.1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:2">
+      <c r="A266">
+        <v>134</v>
+      </c>
+      <c r="B266">
+        <v>30.3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:2">
+      <c r="A267">
+        <v>1339</v>
+      </c>
+      <c r="B267">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="268" spans="1:2">
+      <c r="A268">
+        <v>1315</v>
+      </c>
+      <c r="B268">
+        <v>32.8</v>
+      </c>
+    </row>
+    <row r="269" spans="1:2">
+      <c r="A269">
+        <v>1275</v>
+      </c>
+      <c r="B269">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:2">
+      <c r="A270">
+        <v>1265</v>
+      </c>
+      <c r="B270">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:2">
+      <c r="A271">
+        <v>1265</v>
+      </c>
+      <c r="B271">
+        <v>32.1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:2">
+      <c r="A272">
+        <v>1262</v>
+      </c>
+      <c r="B272">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:2">
+      <c r="A273">
+        <v>1233</v>
+      </c>
+      <c r="B273">
+        <v>33.7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:2">
+      <c r="A274">
+        <v>1221</v>
+      </c>
+      <c r="B274">
+        <v>34.7</v>
+      </c>
+    </row>
+    <row r="275" spans="1:2">
+      <c r="A275">
+        <v>1175</v>
+      </c>
+      <c r="B275">
+        <v>34.1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:2">
+      <c r="A276">
+        <v>117</v>
+      </c>
+      <c r="B276">
+        <v>31.4</v>
+      </c>
+    </row>
+    <row r="277" spans="1:2">
+      <c r="A277">
+        <v>1143</v>
+      </c>
+      <c r="B277">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:2">
+      <c r="A278">
+        <v>1111</v>
+      </c>
+      <c r="B278">
+        <v>31.1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:2">
+      <c r="A279">
+        <v>1107</v>
+      </c>
+      <c r="B279">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:2">
+      <c r="A280">
+        <v>1063</v>
+      </c>
+      <c r="B280">
+        <v>33.3</v>
+      </c>
+    </row>
+    <row r="281" spans="1:2">
+      <c r="A281">
+        <v>10290</v>
+      </c>
+      <c r="B281">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="282" spans="1:2">
+      <c r="A282">
         <v>1019</v>
       </c>
-      <c r="B257">
+      <c r="B282">
         <v>30.9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:2">
+      <c r="A283">
+        <v>10148</v>
+      </c>
+      <c r="B283">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="284" spans="1:2">
+      <c r="A284">
+        <v>10108</v>
+      </c>
+      <c r="B284">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="285" spans="1:2">
+      <c r="A285">
+        <v>10108</v>
+      </c>
+      <c r="B285">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="286" spans="1:2">
+      <c r="A286">
+        <v>10052</v>
+      </c>
+      <c r="B286">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">