--- v6 (2026-08-25)
+++ v7 (2026-10-11)
@@ -12,818 +12,560 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simple2222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>集運編號</t>
   </si>
   <si>
     <t>會員編號</t>
   </si>
   <si>
     <t>香港寄件人姓名</t>
   </si>
   <si>
     <t>香港寄件人電話</t>
   </si>
   <si>
     <t>香港上門收件地址</t>
   </si>
   <si>
     <t>發貨總箱數</t>
   </si>
   <si>
     <t>_x0008_訂單金額</t>
   </si>
   <si>
     <t>備注</t>
   </si>
   <si>
     <t>下單日期</t>
   </si>
   <si>
-    <t>Ip Wing Yan</t>
-[...182 lines deleted...]
-    <t>27or28 AUG</t>
+    <t>Miss kong</t>
+  </si>
+  <si>
+    <t>荃灣大窩口村富貴樓427室</t>
+  </si>
+  <si>
+    <t>2026-10-11</t>
+  </si>
+  <si>
+    <t>杜</t>
+  </si>
+  <si>
+    <t xml:space="preserve">馬鞍山富寶花園10座18H </t>
+  </si>
+  <si>
+    <t>Chan Hon Tin</t>
+  </si>
+  <si>
+    <t>九龍油塘高超道高俊苑俊匯閣611室</t>
+  </si>
+  <si>
+    <t>Lam Sai Wai</t>
+  </si>
+  <si>
+    <t>馬鞍山恒安邨恒星樓2311室</t>
+  </si>
+  <si>
+    <t>蔡小姐</t>
+  </si>
+  <si>
+    <t>新界元朗朗善邨善勇樓1204室</t>
+  </si>
+  <si>
+    <t>Poon Chai Chung</t>
+  </si>
+  <si>
+    <t>大埔景雅苑景欣閣1209室</t>
+  </si>
+  <si>
+    <t>Kaye Leung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">九龍青山道489-491號香港工業中心C座9樓10C室    安排10月15或16號收件 </t>
+  </si>
+  <si>
+    <t>T2x1, 0900 to 1700</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>Hung Yuen Fung</t>
+  </si>
+  <si>
+    <t>將軍澳日出康城領都9座10樓LC 室</t>
+  </si>
+  <si>
+    <t>Li Wai Lun</t>
+  </si>
+  <si>
+    <t>葵涌華景山路8號華員村華義閣17樓D座</t>
+  </si>
+  <si>
+    <t>劉碧珊</t>
+  </si>
+  <si>
+    <t>北角丹拿花園二座19樓F室</t>
+  </si>
+  <si>
+    <t>田苑熒</t>
+  </si>
+  <si>
+    <t>新界粉嶺祥華邨祥頌樓19樓24室</t>
+  </si>
+  <si>
+    <t>T2×1</t>
+  </si>
+  <si>
+    <t>Fong Ngar Man</t>
+  </si>
+  <si>
+    <t>香港新世小瀝源帝堡城二座35 G室</t>
+  </si>
+  <si>
+    <t>Herman</t>
+  </si>
+  <si>
+    <t>新界黃金海灣2座21樓A室</t>
+  </si>
+  <si>
+    <t>按摩椅</t>
+  </si>
+  <si>
+    <t>Sky yu</t>
+  </si>
+  <si>
+    <t>九龍順寧道18號樂年花園5座9h</t>
+  </si>
+  <si>
+    <t>Sara Ho</t>
+  </si>
+  <si>
+    <t>筲箕灣中心第二座16樓A室</t>
+  </si>
+  <si>
+    <t>請盡量安排12/10 12-2pm 收件</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>Steffi Tam</t>
+  </si>
+  <si>
+    <t>坑口蔚藍灣畔5座12樓F室</t>
+  </si>
+  <si>
+    <t>Miki</t>
+  </si>
+  <si>
+    <t>粉嶺雍盛苑雍華閣2905室  到時聯繫 97195577  這個號碼</t>
+  </si>
+  <si>
+    <t>10-12號週一下午6點30分後 取件    後備電話 97195577</t>
+  </si>
+  <si>
+    <t>Kam Kwai Ying</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flat G, 6/F, Ivy Tower, 83 Second Street, Sai Ying Pun, Hong Kong </t>
+  </si>
+  <si>
+    <t>Ms Tse Suk Yin</t>
+  </si>
+  <si>
+    <t>香港荃灣沙咀道40-50號榮豐工業大廈1509室</t>
+  </si>
+  <si>
+    <t>Chan Hau Wan</t>
+  </si>
+  <si>
+    <t>香港鰂魚涌華蘭路9號華蘭花園雅蘭閣25樓e室</t>
+  </si>
+  <si>
+    <t>10月12日收件</t>
+  </si>
+  <si>
+    <t>方詩瑩</t>
+  </si>
+  <si>
+    <t>青衣長亨邨亨俊樓3414室</t>
+  </si>
+  <si>
+    <t>下午較方便 （盡快收件）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bell Chan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">94186688 </t>
+  </si>
+  <si>
+    <t>沙田翠華花園b座1樓2室</t>
+  </si>
+  <si>
+    <t>請安排到14號或之後先去收箱</t>
+  </si>
+  <si>
+    <t>Li Shuk Yee</t>
+  </si>
+  <si>
+    <t>香港鴨脷洲利東村東昇樓3116室</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee Sze Lai </t>
+  </si>
+  <si>
+    <t>九龍油麻地渡船街220號順利大廈B座14樓B5室</t>
+  </si>
+  <si>
+    <t>T2箱x1 (10月12或13日）全日</t>
+  </si>
+  <si>
+    <t>Pang Chi Hing</t>
+  </si>
+  <si>
+    <t>荃灣鹹田街89號康睦庭園第一座20樓D室</t>
+  </si>
+  <si>
+    <t>請安排10月13號收件，全日可收件</t>
+  </si>
+  <si>
+    <t>Leung Woon Lin</t>
+  </si>
+  <si>
+    <t>大埔運頭塘村 景雅苑景欣閣12樓9室</t>
+  </si>
+  <si>
+    <t>Lam Woon Ying</t>
+  </si>
+  <si>
+    <t>荃灣福來邨永康樓414室</t>
+  </si>
+  <si>
+    <t>Mandy Yeung</t>
+  </si>
+  <si>
+    <t>葵涌葵富路7-11號，葵涌廣場二座七樓A室</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gilbert </t>
+  </si>
+  <si>
+    <t>荃灣三棟屋村9號2/F</t>
+  </si>
+  <si>
+    <t>收箱前請致電，佢會搬落樓下同司機交收</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  石素萍</t>
+  </si>
+  <si>
+    <t>3518室，35樓，民健樓，慈民邨，慈雲山</t>
+  </si>
+  <si>
+    <t>Ivan mok</t>
+  </si>
+  <si>
+    <t>沙田博康邨,博泰樓2617室</t>
+  </si>
+  <si>
+    <t>10-10-2026 上午10:00至12:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lee fu keung </t>
+  </si>
+  <si>
+    <t>葵涌麗瑤邨樂瑤樓1802室</t>
+  </si>
+  <si>
+    <t>T2 X3 全日可收</t>
+  </si>
+  <si>
+    <t>Yi Man Tam</t>
+  </si>
+  <si>
+    <t>觀塘興業街14號永興工業大廈12樓C3B室</t>
+  </si>
+  <si>
+    <t>T2 x1 想10月12日收件 趕12號班船出貨，收件時間 11:00-19:00</t>
+  </si>
+  <si>
+    <t>poey</t>
+  </si>
+  <si>
+    <t>九龍深水埗巴域街70號石硤尾邨41座YHA美荷樓青年旅舍地下 (接待處）</t>
+  </si>
+  <si>
+    <t>收件日期：10 Oct (Sat)，加多個電話號碼方便司機聯絡 94053244</t>
+  </si>
+  <si>
+    <t>Zita Cheung</t>
+  </si>
+  <si>
+    <t>粉嶺嘉福邨福安樓3816室</t>
+  </si>
+  <si>
+    <t>T2 x 1 ,13號全日可收件（趕船期，拜託！）</t>
+  </si>
+  <si>
+    <t>Nickole o yang</t>
+  </si>
+  <si>
+    <t>上水燕崗村58A號臥龍居</t>
+  </si>
+  <si>
+    <t>何女仕</t>
+  </si>
+  <si>
+    <t>新界粉嶺祥華村祥樂樓2514室</t>
+  </si>
+  <si>
+    <t>麻煩司機早一日約收件人收件，因為她常常不在家，謝謝</t>
+  </si>
+  <si>
+    <t>Kid</t>
+  </si>
+  <si>
+    <t>九龍觀塘道官塘工業中心一期地庫D3&amp;D4室</t>
+  </si>
+  <si>
+    <t>請於聯絡 Kid 安排收件 或 於10月12日收件，跟10月16日船期期</t>
+  </si>
+  <si>
+    <t>Mandy Chi</t>
+  </si>
+  <si>
+    <t>九龍油尖旺旺角彌敦道721-725號華比銀行大廈802室</t>
+  </si>
+  <si>
+    <t>T2 -1,  office 地址 1000-1700 收件，Office 地址，星期六日冇人</t>
+  </si>
+  <si>
+    <t>Susanna Wong</t>
+  </si>
+  <si>
+    <t>九龍石硤尾延坪道2號帝景峰帝景軒六座2D</t>
+  </si>
+  <si>
+    <t>17/10收箱，麻煩司機提前聯絡</t>
+  </si>
+  <si>
+    <t>溫小姐</t>
+  </si>
+  <si>
+    <t>紅磡漆咸道393 號高發大厦8樓B2(電梯7字)</t>
+  </si>
+  <si>
+    <t>可以聯絡 98220735 或 68017281 溫小姐，謝謝</t>
+  </si>
+  <si>
+    <t>Cheung Chi Sum</t>
+  </si>
+  <si>
+    <t>鴨脷洲大街58C地鋪（明發 雜貨）</t>
+  </si>
+  <si>
+    <t>Cheuk kwan Lau</t>
+  </si>
+  <si>
+    <t>觀塘雲漢邨漢松樓，402室</t>
+  </si>
+  <si>
+    <t>Sam Fong</t>
+  </si>
+  <si>
+    <t>東涌逸東邨翠逸樓14樓04室</t>
+  </si>
+  <si>
+    <t>星期五，六，一比較方便</t>
+  </si>
+  <si>
+    <t>Lisa Wong</t>
+  </si>
+  <si>
+    <t>火炭禾尚墩街18號彩禾苑38樓10室</t>
+  </si>
+  <si>
+    <t>星期1-5晚上7-10時，星期六上下午都可以</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
   </si>
   <si>
     <t>劉小姐</t>
   </si>
   <si>
-    <t>香港美孚 荔欣苑 荔林閣2814室</t>
-[...68 lines deleted...]
-    <t>T2 x 1 , 26/8 收件 , 全日</t>
+    <t>青衣長安邨安濤樓1835室</t>
+  </si>
+  <si>
+    <t>T2x1, 全日可收</t>
+  </si>
+  <si>
+    <t>Trace Wong</t>
+  </si>
+  <si>
+    <t>沙田乙明邨明信樓432室</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wing Chan </t>
+  </si>
+  <si>
+    <t>九龍順利紀律部隊宿舍四座24樓E室</t>
+  </si>
+  <si>
+    <t>Carla Chan</t>
+  </si>
+  <si>
+    <t>粉嶺嘉福邨福樂樓806室</t>
+  </si>
+  <si>
+    <t>建議收件日：10月12日下午 2pm 後收貨</t>
+  </si>
+  <si>
+    <t>梁麗雲</t>
+  </si>
+  <si>
+    <t>大埔汀角村407地下</t>
+  </si>
+  <si>
+    <t>T2x 1, 13/10全日在家</t>
+  </si>
+  <si>
+    <t>Duncan Yeung</t>
+  </si>
+  <si>
+    <t>將軍澳顯明苑22樓2207室</t>
+  </si>
+  <si>
+    <t>Kit Cheng</t>
+  </si>
+  <si>
+    <t>葵涌葵興葵昌路18-24號美順工業大廈9樓C2室</t>
+  </si>
+  <si>
+    <t>10月8、9、12號</t>
+  </si>
+  <si>
+    <t>CHUN YUEN YING</t>
+  </si>
+  <si>
+    <t>Flat C, 21F,Block 16, South Horizons, Ap Lei Chau, HK</t>
+  </si>
+  <si>
+    <t>Ho kit yi kitty</t>
+  </si>
+  <si>
+    <t>葵涌邨雅葵樓40樓07室</t>
+  </si>
+  <si>
+    <t>只有14/10 星期三上午有人在家收件</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>AKI LEUNG</t>
+  </si>
+  <si>
+    <t>九龍何文田愛民邨新民樓23樓2309室</t>
+  </si>
+  <si>
+    <t>T2x1，麻煩安排收箱時間13:00-18:00，因為每日夜晚19:00至第二中午12:30要到醫院陪屋企人，所以沒有人在家！</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>Ms. Koey Sin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">柴灣祥利街18號祥達中心1403室 </t>
+  </si>
+  <si>
+    <t>星期六日公司冇人</t>
   </si>
   <si>
     <t>Kelvin</t>
   </si>
   <si>
-    <t>香港荔枝角長裕街2號嘉圖工廠大廈5樓B座501室</t>
-[...473 lines deleted...]
-    <t>請安排於8月25日收箱</t>
+    <t>香港荔枝角長裕街2號嘉圖工廠大廈大廈9樓S室S1號工作室</t>
+  </si>
+  <si>
+    <t>#1959</t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>吳太</t>
+  </si>
+  <si>
+    <t>沙田秦石邨石晶樓12樓1212室</t>
+  </si>
+  <si>
+    <t>11月2日安排收件</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>大陸發貨</t>
+  </si>
+  <si>
+    <t>#1932</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1126,2764 +868,1771 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I96"/>
+  <dimension ref="A1:I61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>11414</v>
+        <v>12798</v>
       </c>
       <c r="B2">
-        <v>1878</v>
+        <v>7172</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>60785664</v>
+        <v>98129513</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G2">
-        <v>1100</v>
+        <v>600</v>
       </c>
       <c r="H2"/>
       <c r="I2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>11412</v>
+        <v>12797</v>
       </c>
       <c r="B3">
-        <v>6869</v>
+        <v>6610</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
-        <v>98726166</v>
+        <v>66983057</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="H3"/>
       <c r="I3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>11411</v>
+        <v>12795</v>
       </c>
       <c r="B4">
-        <v>6709</v>
+        <v>7434</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4">
-        <v>92122062</v>
+        <v>98689090</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="H4"/>
       <c r="I4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>11408</v>
+        <v>12794</v>
       </c>
       <c r="B5">
-        <v>6563</v>
+        <v>7413</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D5">
-        <v>92399810</v>
+        <v>61068124</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
-        <v>570</v>
+        <v>910</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>11407</v>
+        <v>12793</v>
       </c>
       <c r="B6">
-        <v>6641</v>
+        <v>7245</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D6">
-        <v>93469522</v>
+        <v>62585716</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6">
         <v>1200</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>11406</v>
+        <v>12786</v>
       </c>
       <c r="B7">
-        <v>6905</v>
+        <v>3149</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D7">
-        <v>92231031</v>
+        <v>91280726</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G7">
-        <v>1200</v>
+        <v>600</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>11404</v>
+        <v>12785</v>
       </c>
       <c r="B8">
-        <v>6139</v>
+        <v>1933</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8">
+        <v>93415603</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8">
+        <v>1</v>
+      </c>
+      <c r="G8">
+        <v>600</v>
+      </c>
+      <c r="H8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" t="s">
         <v>25</v>
-      </c>
-[...16 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>11403</v>
+        <v>12784</v>
       </c>
       <c r="B9">
-        <v>2693</v>
+        <v>6987</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D9">
-        <v>66941320</v>
+        <v>97352078</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>600</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>11400</v>
+        <v>12783</v>
       </c>
       <c r="B10">
-        <v>6917</v>
+        <v>6430</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D10">
-        <v>61303792</v>
+        <v>96514998</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="H10"/>
       <c r="I10" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>11397</v>
+        <v>12782</v>
       </c>
       <c r="B11">
-        <v>1694</v>
+        <v>7390</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D11">
-        <v>91553516</v>
+        <v>69296262</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>600</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11"/>
       <c r="I11" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>11393</v>
+        <v>12777</v>
       </c>
       <c r="B12">
-        <v>1737</v>
+        <v>7450</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D12">
-        <v>67348027</v>
+        <v>96437569</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G12">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="H12"/>
+        <v>600</v>
+      </c>
+      <c r="H12" t="s">
+        <v>34</v>
+      </c>
       <c r="I12" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>11392</v>
+        <v>12776</v>
       </c>
       <c r="B13">
-        <v>3557</v>
+        <v>7289</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>97754579</v>
+        <v>96336983</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13">
-        <v>1200</v>
+        <v>600</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>11391</v>
+        <v>12775</v>
       </c>
       <c r="B14">
-        <v>3361</v>
+        <v>7236</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>47585850</v>
+        <v>96577561</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G14">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="H14"/>
+        <v>13500</v>
+      </c>
+      <c r="H14" t="s">
+        <v>39</v>
+      </c>
       <c r="I14" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>11389</v>
+        <v>12771</v>
       </c>
       <c r="B15">
-        <v>6275</v>
+        <v>7355</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D15">
-        <v>54037301</v>
+        <v>67104203</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G15">
-        <v>1100</v>
+        <v>550</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>11387</v>
+        <v>12765</v>
       </c>
       <c r="B16">
-        <v>6946</v>
+        <v>4179</v>
       </c>
       <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16">
+        <v>90904177</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16">
+        <v>1</v>
+      </c>
+      <c r="G16">
+        <v>600</v>
+      </c>
+      <c r="H16" t="s">
         <v>44</v>
       </c>
-      <c r="D16">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="I16" t="s">
         <v>45</v>
-      </c>
-[...8 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>11383</v>
+        <v>12763</v>
       </c>
       <c r="B17">
-        <v>6545</v>
+        <v>6275</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17">
-        <v>96556462</v>
+        <v>92193743</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
       <c r="F17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G17">
-        <v>3000</v>
+        <v>550</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>11381</v>
+        <v>12761</v>
       </c>
       <c r="B18">
-        <v>6868</v>
+        <v>3220</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
-        <v>60973897</v>
+        <v>63553313</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>600</v>
       </c>
       <c r="H18" t="s">
         <v>50</v>
       </c>
       <c r="I18" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>11379</v>
+        <v>12760</v>
       </c>
       <c r="B19">
-        <v>6942</v>
+        <v>3937</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19">
-        <v>66815925</v>
+        <v>67171909</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
-        <v>910</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="H19"/>
       <c r="I19" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>11376</v>
+        <v>12759</v>
       </c>
       <c r="B20">
-        <v>5095</v>
+        <v>6199</v>
       </c>
       <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20">
+        <v>69283413</v>
+      </c>
+      <c r="E20" t="s">
         <v>54</v>
       </c>
-      <c r="D20">
-[...4 lines deleted...]
-      </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20">
-        <v>600</v>
+        <v>800</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>11375</v>
+        <v>12758</v>
       </c>
       <c r="B21">
-        <v>6870</v>
+        <v>4374</v>
       </c>
       <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21">
+        <v>98666298</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21">
+        <v>1</v>
+      </c>
+      <c r="G21">
+        <v>600</v>
+      </c>
+      <c r="H21" t="s">
         <v>57</v>
       </c>
-      <c r="F21">
-[...7 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>11373</v>
+        <v>12757</v>
       </c>
       <c r="B22">
-        <v>3433</v>
+        <v>7250</v>
       </c>
       <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22">
+        <v>96285593</v>
+      </c>
+      <c r="E22" t="s">
         <v>59</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>1</v>
+      </c>
+      <c r="G22">
+        <v>910</v>
+      </c>
+      <c r="H22" t="s">
         <v>60</v>
       </c>
-      <c r="F22">
-[...7 lines deleted...]
-      </c>
       <c r="I22" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>11372</v>
+        <v>12752</v>
       </c>
       <c r="B23">
-        <v>6732</v>
+        <v>7083</v>
       </c>
       <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>97367999</v>
       </c>
       <c r="E23" t="s">
         <v>63</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>600</v>
       </c>
-      <c r="H23"/>
+      <c r="H23" t="s">
+        <v>64</v>
+      </c>
       <c r="I23" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>11371</v>
+        <v>12750</v>
       </c>
       <c r="B24">
-        <v>6628</v>
+        <v>3924</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D24">
-        <v>97070966</v>
+        <v>98593843</v>
       </c>
       <c r="E24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F24">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G24">
-        <v>1800</v>
+        <v>1200</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>11370</v>
+        <v>12746</v>
       </c>
       <c r="B25">
-        <v>6607</v>
+        <v>7388</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D25">
-        <v>96274356</v>
+        <v>97080062</v>
       </c>
       <c r="E25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F25">
         <v>1</v>
       </c>
       <c r="G25">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>600</v>
+      </c>
+      <c r="H25" t="s">
+        <v>69</v>
+      </c>
       <c r="I25" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>11369</v>
+        <v>12744</v>
       </c>
       <c r="B26">
-        <v>6388</v>
+        <v>7358</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D26">
-        <v>96849481</v>
+        <v>54870878</v>
       </c>
       <c r="E26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
         <v>600</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I26" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>11365</v>
+        <v>12742</v>
       </c>
       <c r="B27">
-        <v>6827</v>
+        <v>2219</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D27">
-        <v>44165932</v>
+        <v>91770028</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F27">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G27">
-        <v>1650</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="H27"/>
       <c r="I27" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>11363</v>
+        <v>12741</v>
       </c>
       <c r="B28">
-        <v>6831</v>
+        <v>7385</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28">
-        <v>90420869</v>
+        <v>92373923</v>
       </c>
       <c r="E28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>600</v>
       </c>
-      <c r="H28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28"/>
       <c r="I28" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>11360</v>
+        <v>12737</v>
       </c>
       <c r="B29">
-        <v>6687</v>
+        <v>7100</v>
       </c>
       <c r="C29" t="s">
         <v>77</v>
       </c>
       <c r="D29">
-        <v>60790611</v>
+        <v>96200976</v>
       </c>
       <c r="E29" t="s">
         <v>78</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G29">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="H29" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>11355</v>
+        <v>12736</v>
       </c>
       <c r="B30">
-        <v>1033</v>
+        <v>7074</v>
       </c>
       <c r="C30" t="s">
         <v>80</v>
       </c>
       <c r="D30">
-        <v>69008261</v>
+        <v>60312428</v>
       </c>
       <c r="E30" t="s">
         <v>81</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30">
         <v>600</v>
       </c>
       <c r="H30" t="s">
         <v>82</v>
       </c>
       <c r="I30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>11353</v>
+        <v>12731</v>
       </c>
       <c r="B31">
-        <v>6909</v>
+        <v>7409</v>
       </c>
       <c r="C31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31">
+        <v>94759610</v>
+      </c>
+      <c r="E31" t="s">
         <v>84</v>
       </c>
-      <c r="D31">
-[...4 lines deleted...]
-      </c>
       <c r="F31">
         <v>1</v>
       </c>
       <c r="G31">
-        <v>800</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="H31"/>
       <c r="I31" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>11346</v>
+        <v>12730</v>
       </c>
       <c r="B32">
-        <v>2780</v>
+        <v>7155</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D32">
-        <v>91380512</v>
+        <v>96556551</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
       <c r="G32">
         <v>1200</v>
       </c>
-      <c r="H32"/>
+      <c r="H32" t="s">
+        <v>87</v>
+      </c>
       <c r="I32" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>11345</v>
+        <v>12729</v>
       </c>
       <c r="B33">
-        <v>6855</v>
+        <v>7367</v>
       </c>
       <c r="C33" t="s">
+        <v>88</v>
+      </c>
+      <c r="D33">
+        <v>62143959</v>
+      </c>
+      <c r="E33" t="s">
         <v>89</v>
       </c>
-      <c r="D33">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="F33">
+        <v>3</v>
+      </c>
+      <c r="G33">
+        <v>1800</v>
+      </c>
+      <c r="H33" t="s">
         <v>90</v>
       </c>
-      <c r="F33">
-[...7 lines deleted...]
-      </c>
       <c r="I33" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>11344</v>
+        <v>12728</v>
       </c>
       <c r="B34">
-        <v>6855</v>
+        <v>6803</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D34">
-        <v>96679532</v>
+        <v>62961205</v>
       </c>
       <c r="E34" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34">
-        <v>530</v>
+        <v>600</v>
       </c>
       <c r="H34" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I34" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>11339</v>
+        <v>12727</v>
       </c>
       <c r="B35">
-        <v>6887</v>
+        <v>4339</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D35">
-        <v>96885902</v>
+        <v>96746971</v>
       </c>
       <c r="E35" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35">
         <v>600</v>
       </c>
       <c r="H35" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I35" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>11338</v>
+        <v>12722</v>
       </c>
       <c r="B36">
-        <v>6513</v>
+        <v>1893</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D36">
-        <v>94455572</v>
+        <v>92340321</v>
       </c>
       <c r="E36" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G36">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>600</v>
+      </c>
+      <c r="H36" t="s">
+        <v>99</v>
+      </c>
       <c r="I36" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>11337</v>
+        <v>12718</v>
       </c>
       <c r="B37">
-        <v>29</v>
+        <v>3087</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D37">
-        <v>94455572</v>
+        <v>96180589</v>
       </c>
       <c r="E37" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
-        <v>530</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="H37"/>
       <c r="I37" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>11335</v>
+        <v>12717</v>
       </c>
       <c r="B38">
-        <v>29</v>
+        <v>6502</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D38">
-        <v>94455572</v>
+        <v>93537455</v>
       </c>
       <c r="E38" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38">
-        <v>600</v>
+        <v>570</v>
       </c>
       <c r="H38" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="I38" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>11334</v>
+        <v>12715</v>
       </c>
       <c r="B39">
-        <v>6928</v>
+        <v>1883</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D39">
-        <v>98236532</v>
+        <v>68244623</v>
       </c>
       <c r="E39" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F39">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G39">
-        <v>2730</v>
+        <v>1200</v>
       </c>
       <c r="H39" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I39" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>11333</v>
+        <v>12714</v>
       </c>
       <c r="B40">
-        <v>6720</v>
+        <v>5060</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D40">
-        <v>96769950</v>
+        <v>63585055</v>
       </c>
       <c r="E40" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40">
         <v>600</v>
       </c>
-      <c r="H40"/>
+      <c r="H40" t="s">
+        <v>110</v>
+      </c>
       <c r="I40" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>11332</v>
+        <v>12709</v>
       </c>
       <c r="B41">
-        <v>6821</v>
+        <v>7382</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D41">
-        <v>93123086</v>
+        <v>92310103</v>
       </c>
       <c r="E41" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F41">
         <v>2</v>
       </c>
       <c r="G41">
-        <v>1200</v>
+        <v>1820</v>
       </c>
       <c r="H41" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I41" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>11329</v>
+        <v>12700</v>
       </c>
       <c r="B42">
-        <v>6409</v>
+        <v>3828</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D42">
-        <v>98226113</v>
+        <v>68017281</v>
       </c>
       <c r="E42" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="F42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G42">
-        <v>1800</v>
+        <v>600</v>
       </c>
       <c r="H42" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I42" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>11327</v>
+        <v>12698</v>
       </c>
       <c r="B43">
-        <v>1568</v>
+        <v>7406</v>
       </c>
       <c r="C43" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D43">
-        <v>92377040</v>
+        <v>93329787</v>
       </c>
       <c r="E43" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
         <v>600</v>
       </c>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>11326</v>
+        <v>12696</v>
       </c>
       <c r="B44">
-        <v>6834</v>
+        <v>7353</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D44">
-        <v>94907591</v>
+        <v>52661300</v>
       </c>
       <c r="E44" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F44">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G44">
-        <v>600</v>
+        <v>1600</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>11323</v>
+        <v>12691</v>
       </c>
       <c r="B45">
-        <v>6827</v>
+        <v>7437</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D45">
-        <v>92798687</v>
+        <v>90453407</v>
       </c>
       <c r="E45" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G45">
-        <v>1100</v>
+        <v>530</v>
       </c>
       <c r="H45" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="I45" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>11321</v>
+        <v>12687</v>
       </c>
       <c r="B46">
-        <v>6473</v>
+        <v>7372</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D46">
-        <v>90333751</v>
+        <v>98327333</v>
       </c>
       <c r="E46" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
-        <v>910</v>
+        <v>600</v>
       </c>
       <c r="H46" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I46" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>11320</v>
+        <v>12683</v>
       </c>
       <c r="B47">
-        <v>1590</v>
+        <v>382</v>
       </c>
       <c r="C47" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D47">
-        <v>60463378</v>
+        <v>93420232</v>
       </c>
       <c r="E47" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
-        <v>1410</v>
+        <v>600</v>
       </c>
       <c r="H47" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I47" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>11319</v>
+        <v>12682</v>
       </c>
       <c r="B48">
-        <v>6827</v>
+        <v>7291</v>
       </c>
       <c r="C48" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D48">
-        <v>97595927</v>
+        <v>93536713</v>
       </c>
       <c r="E48" t="s">
+        <v>132</v>
+      </c>
+      <c r="F48">
+        <v>2</v>
+      </c>
+      <c r="G48">
+        <v>1200</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>11318</v>
+        <v>12677</v>
       </c>
       <c r="B49">
-        <v>6882</v>
+        <v>6918</v>
       </c>
       <c r="C49" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D49">
-        <v>52978535</v>
+        <v>61872555</v>
       </c>
       <c r="E49" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="H49"/>
       <c r="I49" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>11311</v>
+        <v>12664</v>
       </c>
       <c r="B50">
-        <v>4477</v>
+        <v>7416</v>
       </c>
       <c r="C50" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D50">
-        <v>62892434</v>
+        <v>60838134</v>
       </c>
       <c r="E50" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50">
         <v>600</v>
       </c>
-      <c r="H50"/>
+      <c r="H50" t="s">
+        <v>137</v>
+      </c>
       <c r="I50" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>11306</v>
+        <v>12660</v>
       </c>
       <c r="B51">
-        <v>6663</v>
+        <v>5950</v>
       </c>
       <c r="C51" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D51">
-        <v>60529427</v>
+        <v>92676410</v>
       </c>
       <c r="E51" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
-        <v>910</v>
+        <v>600</v>
       </c>
       <c r="H51" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="I51" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>11299</v>
+        <v>12657</v>
       </c>
       <c r="B52">
-        <v>6800</v>
+        <v>6754</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D52">
-        <v>64344717</v>
+        <v>90700149</v>
       </c>
       <c r="E52" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>600</v>
       </c>
-      <c r="H52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52"/>
       <c r="I52" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>11296</v>
+        <v>12654</v>
       </c>
       <c r="B53">
-        <v>6543</v>
+        <v>4531</v>
       </c>
       <c r="C53" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D53">
-        <v>98105773</v>
+        <v>61999840</v>
       </c>
       <c r="E53" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G53">
-        <v>1600</v>
+        <v>600</v>
       </c>
       <c r="H53" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I53" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>11294</v>
+        <v>12643</v>
       </c>
       <c r="B54">
-        <v>6852</v>
+        <v>7442</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D54">
-        <v>93406789</v>
+        <v>92175670</v>
       </c>
       <c r="E54" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
-        <v>600</v>
+        <v>570</v>
       </c>
       <c r="H54"/>
       <c r="I54" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>11293</v>
+        <v>12624</v>
       </c>
       <c r="B55">
-        <v>3433</v>
+        <v>1274</v>
       </c>
       <c r="C55" t="s">
-        <v>59</v>
+        <v>148</v>
       </c>
       <c r="D55">
-        <v>95208218</v>
+        <v>91812405</v>
       </c>
       <c r="E55" t="s">
-        <v>60</v>
+        <v>149</v>
       </c>
       <c r="F55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G55">
-        <v>1100</v>
+        <v>600</v>
       </c>
       <c r="H55" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="I55" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>11291</v>
+        <v>12603</v>
       </c>
       <c r="B56">
-        <v>6330</v>
+        <v>6749</v>
       </c>
       <c r="C56" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D56">
-        <v>98469211</v>
+        <v>93066990</v>
       </c>
       <c r="E56" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F56">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G56">
-        <v>5500</v>
+        <v>600</v>
       </c>
       <c r="H56" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I56" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>11287</v>
+        <v>12602</v>
       </c>
       <c r="B57">
-        <v>1381</v>
+        <v>6987</v>
       </c>
       <c r="C57" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="D57">
-        <v>51211321</v>
+        <v>97352078</v>
       </c>
       <c r="E57" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57">
         <v>600</v>
       </c>
       <c r="H57"/>
       <c r="I57" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>11284</v>
+        <v>12586</v>
       </c>
       <c r="B58">
-        <v>1158</v>
+        <v>4463</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D58">
-        <v>96208158</v>
+        <v>28890723</v>
       </c>
       <c r="E58" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58">
         <v>600</v>
       </c>
       <c r="H58" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="I58" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>11283</v>
+        <v>12540</v>
       </c>
       <c r="B59">
-        <v>4561</v>
+        <v>29</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D59">
-        <v>93622498</v>
+        <v>94455572</v>
       </c>
       <c r="E59" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F59">
         <v>1</v>
       </c>
       <c r="G59">
         <v>600</v>
       </c>
       <c r="H59" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I59" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>11279</v>
+        <v>12233</v>
       </c>
       <c r="B60">
-        <v>3619</v>
+        <v>7283</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D60">
-        <v>90345307</v>
+        <v>90934313</v>
       </c>
       <c r="E60" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
       <c r="G60">
-        <v>570</v>
+        <v>910</v>
       </c>
       <c r="H60" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I60" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>11277</v>
+        <v>11778</v>
       </c>
       <c r="B61">
-        <v>6851</v>
+        <v>29</v>
       </c>
       <c r="C61" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D61">
-        <v>91840907</v>
+        <v>51840133</v>
       </c>
       <c r="E61" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="H61"/>
+        <v>530</v>
+      </c>
+      <c r="H61" t="s">
+        <v>168</v>
+      </c>
       <c r="I61" t="s">
-        <v>143</v>
-[...71 lines deleted...]
-      <c r="E64" t="s">
         <v>169</v>
-      </c>
-[...910 lines deleted...]
-        <v>252</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">