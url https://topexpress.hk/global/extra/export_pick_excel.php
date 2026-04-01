--- v2 (2026-02-02)
+++ v3 (2026-04-01)
@@ -12,656 +12,515 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simple2222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>集運編號</t>
   </si>
   <si>
     <t>會員編號</t>
   </si>
   <si>
     <t>香港寄件人姓名</t>
   </si>
   <si>
     <t>香港寄件人電話</t>
   </si>
   <si>
     <t>香港上門收件地址</t>
   </si>
   <si>
     <t>發貨總箱數</t>
   </si>
   <si>
     <t>_x0008_訂單金額</t>
   </si>
   <si>
     <t>備注</t>
   </si>
   <si>
     <t>下單日期</t>
   </si>
   <si>
-    <t>Edmond Li</t>
-[...122 lines deleted...]
-    <t>星期二2月3號取件，荃灣沙咀道停車場可泊車30分鐘免費</t>
+    <t xml:space="preserve">Lee lai man </t>
+  </si>
+  <si>
+    <t>香港九龍灣徳朗邨德瑞想1917室</t>
+  </si>
+  <si>
+    <t>3-4-2026 12:00</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>黃家傑</t>
+  </si>
+  <si>
+    <t>尖沙咀,  67 麼地道, 半島中心 10樓 1012室</t>
+  </si>
+  <si>
+    <t>4月8日, 上午10時到下午6時 (1點午飯無人)</t>
+  </si>
+  <si>
+    <t>陳世光</t>
+  </si>
+  <si>
+    <t>新界上水新豐路122號龍霞樓地下萬寧</t>
+  </si>
+  <si>
+    <t>KID+852 6824 4623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">九龍觀塘道官塘工業中心一期地庫D3&amp;D4室 </t>
+  </si>
+  <si>
+    <t>Pepe Wan</t>
+  </si>
+  <si>
+    <t>香港九龍黃大仙竹園北邨蕙園樓2322室</t>
+  </si>
+  <si>
+    <t>T2x1, 3/4/2026</t>
+  </si>
+  <si>
+    <t>Danny Shum</t>
+  </si>
+  <si>
+    <t>北角富雅花園管理處</t>
+  </si>
+  <si>
+    <t>T2 x 2,  四月八日後，全日可收貨</t>
+  </si>
+  <si>
+    <t>Kelvin Ng</t>
+  </si>
+  <si>
+    <t>屯門良德街9號盈豐園第一座34樓F室</t>
+  </si>
+  <si>
+    <t>Tat Lun Yui</t>
+  </si>
+  <si>
+    <t>大埔花園J座 1樓 03室</t>
+  </si>
+  <si>
+    <t>麻煩你安排明日收件  4/1</t>
+  </si>
+  <si>
+    <t>kitty lau</t>
+  </si>
+  <si>
+    <t>歷山酒店 香港北角城市花園道32號，酒店房號630</t>
+  </si>
+  <si>
+    <t>請去大堂收，四月三日至八日我不在香港，謝謝</t>
+  </si>
+  <si>
+    <t>Lau Hing Sum</t>
+  </si>
+  <si>
+    <t>屯門良景邨良華樓603室</t>
+  </si>
+  <si>
+    <t>4月2日</t>
+  </si>
+  <si>
+    <t>Manhim Ng</t>
+  </si>
+  <si>
+    <t>大埔富亨邨 亨裕樓 122室</t>
+  </si>
+  <si>
+    <t>T2 x1 2號或者8號9號都可以  晚上六點前最方便</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>廖小姐</t>
+  </si>
+  <si>
+    <t>屯門田景村田翠樓12樓03室</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/4/2026安排取貨，因為9/4/2026先有人係屋企，盡量12:00前取貨，謝謝 </t>
+  </si>
+  <si>
+    <t>王太</t>
+  </si>
+  <si>
+    <t>西灣河筲箕灣道92-102號業寧大廈9/F(電梯）F室</t>
+  </si>
+  <si>
+    <t>coco wong</t>
+  </si>
+  <si>
+    <t>荃灣青山公路荃灣段458-466號錦豐園1座6樓H室</t>
+  </si>
+  <si>
+    <t>Tandy Chu</t>
+  </si>
+  <si>
+    <t>長沙灣永康街康輝大廈A座20樓2A室</t>
+  </si>
+  <si>
+    <t>4月8號收件，T2x1 , 擺門口收貨</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>香港荔枝角長裕街2號嘉圖工廠大廈5樓B座501室</t>
+  </si>
+  <si>
+    <t>Wong kai man</t>
+  </si>
+  <si>
+    <t>旺角太子道98號萬年大廈10樓A</t>
+  </si>
+  <si>
+    <t>8號收件</t>
+  </si>
+  <si>
+    <t>Mei mei yiu</t>
+  </si>
+  <si>
+    <t>九龍界限街12號寶興大厦3/F F室</t>
+  </si>
+  <si>
+    <t>請8/4/2026上門收3個纸箱！謝謝</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lau Ngai </t>
+  </si>
+  <si>
+    <t>長沙灣福榮街201號 The Campton 19 樓K 室</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/3 19:00 後， 1/4 11am 前，T2 x 3 </t>
+  </si>
+  <si>
+    <t>Gigi Wong</t>
+  </si>
+  <si>
+    <t>九龍彩虹邨金漢樓5樓529室</t>
+  </si>
+  <si>
+    <t>M3x1 明天全日可以收件，因後天我離開香港，不好意思，敬請原諒。</t>
+  </si>
+  <si>
+    <t>宋先生</t>
+  </si>
+  <si>
+    <t>馬鞍山，錦英苑，錦良閣，A座，6樓9室</t>
+  </si>
+  <si>
+    <t>Sandy Lau</t>
+  </si>
+  <si>
+    <t>大埔富雅花園第2座1樓D室</t>
+  </si>
+  <si>
+    <t>M4x1 全日可以收件</t>
+  </si>
+  <si>
+    <t>Chan Chun Ho</t>
+  </si>
+  <si>
+    <t>黃大仙鳳德道27號安樂樓6樓</t>
+  </si>
+  <si>
+    <t>Kam KWOK</t>
+  </si>
+  <si>
+    <t>香港華富邨華翠樓815室</t>
+  </si>
+  <si>
+    <t>T2x1, 4月8/9日, 全日可收件</t>
+  </si>
+  <si>
+    <t>Ada Chow</t>
+  </si>
+  <si>
+    <t>九龍灣宏光道4號 豐隆工業中心7樓16室</t>
+  </si>
+  <si>
+    <t>建議日期：4月2日。（因工作關係，4月2日比較方便）</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>Ma ka wai</t>
+  </si>
+  <si>
+    <t>大埔林村沙壩村23d3</t>
+  </si>
+  <si>
+    <t>T2*6 可以的話請禮拜4下午到，村口交收</t>
+  </si>
+  <si>
+    <t>波哥</t>
+  </si>
+  <si>
+    <t>九龍牛頭角定安街3 號地下駿揚摩托車行</t>
+  </si>
+  <si>
+    <t>Rainbow To</t>
+  </si>
+  <si>
+    <t>新界沙田大圍顯徑邨顯貴樓6樓606室</t>
+  </si>
+  <si>
+    <t>T2 X1 , 麻煩安排 4月2日(星期4) 收件</t>
+  </si>
+  <si>
+    <t>Winds Mo</t>
+  </si>
+  <si>
+    <t>香港薄扶林花園五座10 G</t>
+  </si>
+  <si>
+    <t>4月25號上午收箱，20號再確認提醒你們謝謝</t>
+  </si>
+  <si>
+    <t>Gigi Kwan</t>
+  </si>
+  <si>
+    <t>葵涌怡峰苑悅峰閣2806室</t>
+  </si>
+  <si>
+    <t>4，5，6旅行(冇人收貨)，所以煩請安排2，3號，謝謝</t>
+  </si>
+  <si>
+    <t>李潔芳</t>
+  </si>
+  <si>
+    <t>屯門悅湖山莊9座26樓A室</t>
+  </si>
+  <si>
+    <t>Mak Sui Fun</t>
+  </si>
+  <si>
+    <t>新浩(中港)物流有限公司 荃灣橫龍街 32-40 號興盛工業大廈 16 樓 K 室</t>
+  </si>
+  <si>
+    <t>T2 x1 , 10點-5點， 除3/4-7/4，星期一至五都可</t>
+  </si>
+  <si>
+    <t>Lam Kwok Keung</t>
+  </si>
+  <si>
+    <t>葵涌梨木樹邨，健樹樓33樓，3315室</t>
+  </si>
+  <si>
+    <t>4月8號早上收件</t>
+  </si>
+  <si>
+    <t>林彩鳳</t>
+  </si>
+  <si>
+    <t>新界荃灣石圍角邨石蘭樓505室</t>
+  </si>
+  <si>
+    <t>收件前請電話通知</t>
+  </si>
+  <si>
+    <t>范小姐</t>
+  </si>
+  <si>
+    <t>上水鳳南路9號翠麗花園三座16樓H室</t>
+  </si>
+  <si>
+    <t>3月31號、4月2號</t>
+  </si>
+  <si>
+    <t>2026-03-29</t>
+  </si>
+  <si>
+    <t>PL Lai</t>
+  </si>
+  <si>
+    <t>新界葵涌大窩口道88號葵馥苑樂葵閣28樓7室</t>
+  </si>
+  <si>
+    <t>T2x2 ,  4月1號下午三點後有人，4月2號全日有人</t>
+  </si>
+  <si>
+    <t>劉秀芳</t>
+  </si>
+  <si>
+    <t>屯門啟豐園二座10樓D室</t>
+  </si>
+  <si>
+    <t>4月11日後收件</t>
+  </si>
+  <si>
+    <t>Tony Cheng</t>
+  </si>
+  <si>
+    <t>小路大陸帶到香港</t>
+  </si>
+  <si>
+    <t>#1802</t>
+  </si>
+  <si>
+    <t>#1808</t>
+  </si>
+  <si>
+    <t>Anna Lam</t>
+  </si>
+  <si>
+    <t>油塘油麗邨智麗樓12樓1209室</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
   </si>
   <si>
     <t>黃小姐</t>
   </si>
   <si>
-    <t>慈雲山慈正邨正泰樓2604室</t>
-[...446 lines deleted...]
-    <t>2026-01-13</t>
+    <t>大埔寶雅苑逸和閣2501室</t>
+  </si>
+  <si>
+    <t>星期六及星期二請不要收件，因屋企冇人</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>何文田梭椏道8號榮英大廈14樓</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>Rainbow Chan</t>
+  </si>
+  <si>
+    <t>紅磡家維邨家義樓1016室</t>
+  </si>
+  <si>
+    <t>4月1號收件</t>
+  </si>
+  <si>
+    <t>Esther Tsanf</t>
+  </si>
+  <si>
+    <t>鑽石山啟鑽苑啟湖閣2316室</t>
+  </si>
+  <si>
+    <t>T2x1, 請安排4月1日星期三取件，全日ok. 議謝</t>
+  </si>
+  <si>
+    <t>馮婉玲</t>
+  </si>
+  <si>
+    <t>葵涌葵俊苑葵豐閣十樓</t>
+  </si>
+  <si>
+    <t>3月31號收件</t>
+  </si>
+  <si>
+    <t>Cheung Sik Oi</t>
+  </si>
+  <si>
+    <t>屯門兆康苑兆偉閣 (E座)6樓602室</t>
+  </si>
+  <si>
+    <t>務請安排4月2日下午或之後上門收件，感謝!</t>
+  </si>
+  <si>
+    <t>TONY</t>
+  </si>
+  <si>
+    <t>自行交付</t>
+  </si>
+  <si>
+    <t>遊戲機×97</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>張玉屏</t>
+  </si>
+  <si>
+    <t>183號十八鄉路元朗原築一座八樓B室</t>
+  </si>
+  <si>
+    <t>3月30 or 31  收箱</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>LEUNG PUI YU</t>
+  </si>
+  <si>
+    <t>香港遠東絲麗酒店 荃灣區  青山公路135 - 143號</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3月30日星期一早上 因我住酒店最後這天check out 這兩天開始 pack 東西 麻煩你幫幫忙</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>Lee Lai Ling</t>
+  </si>
+  <si>
+    <t>尖沙咀君怡酒店</t>
+  </si>
+  <si>
+    <t>T2 x2箱 4月9日可以全日收箱</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -964,2048 +823,1619 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I70"/>
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>7140</v>
+        <v>8117</v>
       </c>
       <c r="B2">
-        <v>5366</v>
+        <v>5660</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>61233500</v>
+        <v>62219102</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G2">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H2"/>
+        <v>1900</v>
+      </c>
+      <c r="H2" t="s">
+        <v>11</v>
+      </c>
       <c r="I2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>7137</v>
+        <v>8116</v>
       </c>
       <c r="B3">
-        <v>1911</v>
+        <v>2872</v>
       </c>
       <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3">
+        <v>67107195</v>
+      </c>
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3">
+        <v>500</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
         <v>12</v>
-      </c>
-[...14 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>7136</v>
+        <v>8113</v>
       </c>
       <c r="B4">
-        <v>5231</v>
+        <v>5761</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D4">
-        <v>92531430</v>
+        <v>91008210</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>520</v>
+      </c>
+      <c r="H4"/>
       <c r="I4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>7134</v>
+        <v>8112</v>
       </c>
       <c r="B5">
-        <v>4299</v>
+        <v>5761</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5">
+        <v>91008210</v>
+      </c>
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G5">
-        <v>1650</v>
-[...3 lines deleted...]
-      </c>
+        <v>520</v>
+      </c>
+      <c r="H5"/>
       <c r="I5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>7133</v>
+        <v>8110</v>
       </c>
       <c r="B6">
-        <v>5295</v>
+        <v>1883</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D6">
-        <v>61861181</v>
+        <v>68244623</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G6">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="H6"/>
       <c r="I6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>7129</v>
+        <v>8107</v>
       </c>
       <c r="B7">
-        <v>2258</v>
+        <v>5542</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D7">
-        <v>65975816</v>
+        <v>92118528</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>550</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>7127</v>
+        <v>8105</v>
       </c>
       <c r="B8">
-        <v>5387</v>
+        <v>2264</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D8">
-        <v>92188099</v>
+        <v>93880066</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G8">
-        <v>480</v>
+        <v>1100</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>7126</v>
+        <v>8101</v>
       </c>
       <c r="B9">
-        <v>2292</v>
+        <v>2216</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D9">
-        <v>93437303</v>
+        <v>97439775</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G9">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="H9"/>
       <c r="I9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>7125</v>
+        <v>8100</v>
       </c>
       <c r="B10">
-        <v>5395</v>
+        <v>5767</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D10">
-        <v>64628453</v>
+        <v>53656680</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
-        <v>1360</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>550</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
       <c r="I10" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>7124</v>
+        <v>8097</v>
       </c>
       <c r="B11">
-        <v>5031</v>
+        <v>4932</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D11">
-        <v>98354556</v>
+        <v>98477813</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>750</v>
+      </c>
+      <c r="H11" t="s">
+        <v>33</v>
+      </c>
       <c r="I11" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>7121</v>
+        <v>8096</v>
       </c>
       <c r="B12">
-        <v>347</v>
+        <v>4047</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D12">
-        <v>92522554</v>
+        <v>65400063</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12">
-        <v>950</v>
+        <v>1100</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I12" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>7120</v>
+        <v>8091</v>
       </c>
       <c r="B13">
-        <v>5396</v>
+        <v>5435</v>
       </c>
       <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13">
+        <v>56031224</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13">
+        <v>1</v>
+      </c>
+      <c r="G13">
+        <v>550</v>
+      </c>
+      <c r="H13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" t="s">
         <v>40</v>
-      </c>
-[...14 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>7118</v>
+        <v>8089</v>
       </c>
       <c r="B14">
-        <v>5386</v>
+        <v>4603</v>
       </c>
       <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14">
+        <v>91788203</v>
+      </c>
+      <c r="E14" t="s">
         <v>42</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14">
+        <v>2</v>
+      </c>
+      <c r="G14">
+        <v>1100</v>
+      </c>
+      <c r="H14" t="s">
         <v>43</v>
       </c>
-      <c r="F14">
-[...7 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>7117</v>
+        <v>8087</v>
       </c>
       <c r="B15">
-        <v>1852</v>
+        <v>5721</v>
       </c>
       <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15">
+        <v>91936755</v>
+      </c>
+      <c r="E15" t="s">
         <v>45</v>
       </c>
-      <c r="D15">
-[...4 lines deleted...]
-      </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
-        <v>520</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="H15"/>
       <c r="I15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>7116</v>
+        <v>8086</v>
       </c>
       <c r="B16">
-        <v>5371</v>
+        <v>4493</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D16">
-        <v>64283592</v>
+        <v>96561005</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>860</v>
+      </c>
+      <c r="H16"/>
       <c r="I16" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>7114</v>
+        <v>8085</v>
       </c>
       <c r="B17">
-        <v>1781</v>
+        <v>5634</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D17">
-        <v>64348615</v>
+        <v>63817516</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>550</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I17" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>7113</v>
+        <v>8084</v>
       </c>
       <c r="B18">
-        <v>5346</v>
+        <v>173</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D18">
         <v>94455572</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G18">
-        <v>1100</v>
-[...3 lines deleted...]
-      </c>
+        <v>1440</v>
+      </c>
+      <c r="H18"/>
       <c r="I18" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>7112</v>
+        <v>8083</v>
       </c>
       <c r="B19">
-        <v>5164</v>
+        <v>5742</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D19">
-        <v>93033458</v>
+        <v>94455572</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="H19"/>
       <c r="I19" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>7111</v>
+        <v>8082</v>
       </c>
       <c r="B20">
-        <v>4757</v>
+        <v>1983</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D20">
-        <v>91883298</v>
+        <v>94930111</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="F20">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G20">
-        <v>2750</v>
+        <v>550</v>
       </c>
       <c r="H20" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="I20" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>7110</v>
+        <v>8081</v>
       </c>
       <c r="B21">
-        <v>2277</v>
+        <v>2339</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="D21">
-        <v>54061952</v>
+        <v>90843198</v>
       </c>
       <c r="E21" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="F21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G21">
-        <v>550</v>
+        <v>1650</v>
       </c>
       <c r="H21" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="I21" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>7109</v>
+        <v>8079</v>
       </c>
       <c r="B22">
-        <v>984</v>
+        <v>4822</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D22">
-        <v>62345863</v>
+        <v>92747696</v>
       </c>
       <c r="E22" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G22">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H22"/>
+        <v>1500</v>
+      </c>
+      <c r="H22" t="s">
+        <v>61</v>
+      </c>
       <c r="I22" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>7108</v>
+        <v>8078</v>
       </c>
       <c r="B23">
-        <v>1738</v>
+        <v>5764</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D23">
-        <v>91265902</v>
+        <v>52993866</v>
       </c>
       <c r="E23" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="F23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G23">
-        <v>1100</v>
+        <v>520</v>
       </c>
       <c r="H23" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="I23" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>7107</v>
+        <v>8075</v>
       </c>
       <c r="B24">
-        <v>2827</v>
+        <v>5201</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D24">
-        <v>61295652</v>
+        <v>93423476</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="H24"/>
       <c r="I24" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>7106</v>
+        <v>8072</v>
       </c>
       <c r="B25">
-        <v>5336</v>
+        <v>1506</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D25">
-        <v>96304210</v>
+        <v>62362336</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="F25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G25">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>860</v>
+      </c>
+      <c r="H25" t="s">
+        <v>69</v>
+      </c>
       <c r="I25" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>7105</v>
+        <v>8071</v>
       </c>
       <c r="B26">
-        <v>3139</v>
+        <v>5581</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D26">
-        <v>94539530</v>
+        <v>96811033</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
-        <v>750</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="H26"/>
       <c r="I26" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>7102</v>
+        <v>8070</v>
       </c>
       <c r="B27">
-        <v>5235</v>
+        <v>4760</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D27">
-        <v>51183689</v>
+        <v>62149746</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="F27">
         <v>1</v>
       </c>
       <c r="G27">
-        <v>500</v>
+        <v>550</v>
       </c>
       <c r="H27" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="I27" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>7100</v>
+        <v>8069</v>
       </c>
       <c r="B28">
-        <v>29</v>
+        <v>5722</v>
       </c>
       <c r="C28" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D28">
-        <v>94455572</v>
+        <v>93059152</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H28"/>
+        <v>860</v>
+      </c>
+      <c r="H28" t="s">
+        <v>77</v>
+      </c>
       <c r="I28" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>7099</v>
+        <v>8068</v>
       </c>
       <c r="B29">
-        <v>3557</v>
+        <v>5672</v>
       </c>
       <c r="C29" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D29">
-        <v>97754579</v>
+        <v>63454558</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G29">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H29"/>
+        <v>3300</v>
+      </c>
+      <c r="H29" t="s">
+        <v>81</v>
+      </c>
       <c r="I29" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>7098</v>
+        <v>8066</v>
       </c>
       <c r="B30">
-        <v>2253</v>
+        <v>2946</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D30">
-        <v>62208879</v>
+        <v>97284303</v>
       </c>
       <c r="E30" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30">
-        <v>480</v>
-[...3 lines deleted...]
-      </c>
+        <v>500</v>
+      </c>
+      <c r="H30"/>
       <c r="I30" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>7097</v>
+        <v>8065</v>
       </c>
       <c r="B31">
-        <v>3433</v>
+        <v>5543</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D31">
-        <v>61727517</v>
+        <v>61104276</v>
       </c>
       <c r="E31" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G31">
-        <v>1000</v>
+        <v>550</v>
       </c>
       <c r="H31" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="I31" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>7096</v>
+        <v>8064</v>
       </c>
       <c r="B32">
-        <v>5206</v>
+        <v>5006</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D32">
-        <v>98632328</v>
+        <v>92082448</v>
       </c>
       <c r="E32" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F32">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G32">
-        <v>550</v>
+        <v>2500</v>
       </c>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="I32" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>7095</v>
+        <v>8062</v>
       </c>
       <c r="B33">
-        <v>5368</v>
+        <v>3461</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D33">
-        <v>54186122</v>
+        <v>96610002</v>
       </c>
       <c r="E33" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33">
-        <v>480</v>
+        <v>550</v>
       </c>
       <c r="H33" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="I33" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>7093</v>
+        <v>8060</v>
       </c>
       <c r="B34">
-        <v>4388</v>
+        <v>2291</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D34">
-        <v>94975022</v>
+        <v>92504229</v>
       </c>
       <c r="E34" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G34">
-        <v>480</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="H34"/>
       <c r="I34" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>7089</v>
+        <v>8057</v>
       </c>
       <c r="B35">
-        <v>1883</v>
+        <v>261</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D35">
-        <v>98542504</v>
+        <v>62120612</v>
       </c>
       <c r="E35" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35">
         <v>550</v>
       </c>
       <c r="H35" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="I35" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>7088</v>
+        <v>8051</v>
       </c>
       <c r="B36">
-        <v>5204</v>
+        <v>5741</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D36">
-        <v>91638152</v>
+        <v>52914383</v>
       </c>
       <c r="E36" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G36">
-        <v>550</v>
+        <v>1720</v>
       </c>
       <c r="H36" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="I36" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>7087</v>
+        <v>8049</v>
       </c>
       <c r="B37">
-        <v>4781</v>
+        <v>5497</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D37">
-        <v>56924897</v>
+        <v>91982610</v>
       </c>
       <c r="E37" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
         <v>550</v>
       </c>
       <c r="H37" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="I37" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>7086</v>
+        <v>8044</v>
       </c>
       <c r="B38">
-        <v>1589</v>
+        <v>4475</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D38">
-        <v>90210984</v>
+        <v>95596088</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38">
-        <v>860</v>
+        <v>550</v>
       </c>
       <c r="H38" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="I38" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>7085</v>
+        <v>8041</v>
       </c>
       <c r="B39">
-        <v>3051</v>
+        <v>5205</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D39">
-        <v>92662387</v>
+        <v>60969680</v>
       </c>
       <c r="E39" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="F39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G39">
-        <v>550</v>
+        <v>1000</v>
       </c>
       <c r="H39" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="I39" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>7082</v>
+        <v>8039</v>
       </c>
       <c r="B40">
-        <v>5097</v>
+        <v>4721</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D40">
-        <v>98569201</v>
+        <v>95211119</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="F40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G40">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H40"/>
+        <v>1100</v>
+      </c>
+      <c r="H40" t="s">
+        <v>113</v>
+      </c>
       <c r="I40" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>7080</v>
+        <v>8036</v>
       </c>
       <c r="B41">
-        <v>4047</v>
+        <v>29</v>
       </c>
       <c r="C41" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D41">
-        <v>65400063</v>
+        <v>51840133</v>
       </c>
       <c r="E41" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="F41">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G41">
-        <v>1650</v>
+        <v>430</v>
       </c>
       <c r="H41" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="I41" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>7079</v>
+        <v>8035</v>
       </c>
       <c r="B42">
-        <v>2716</v>
+        <v>29</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D42">
-        <v>94515005</v>
+        <v>51840133</v>
       </c>
       <c r="E42" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42">
         <v>550</v>
       </c>
       <c r="H42" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="I42" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>7075</v>
+        <v>8017</v>
       </c>
       <c r="B43">
-        <v>1591</v>
+        <v>5531</v>
       </c>
       <c r="C43" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D43">
-        <v>93497980</v>
+        <v>60219985</v>
       </c>
       <c r="E43" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="F43">
         <v>2</v>
       </c>
       <c r="G43">
         <v>1100</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>7074</v>
+        <v>8016</v>
       </c>
       <c r="B44">
-        <v>770</v>
+        <v>5551</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D44">
-        <v>93873963</v>
+        <v>93227700</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44">
-        <v>480</v>
+        <v>550</v>
       </c>
       <c r="H44" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="I44" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>7073</v>
+        <v>8011</v>
       </c>
       <c r="B45">
-        <v>5300</v>
+        <v>5670</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="D45">
-        <v>93543980</v>
+        <v>96200857</v>
       </c>
       <c r="E45" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
       <c r="G45">
         <v>550</v>
       </c>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>7072</v>
+        <v>8010</v>
       </c>
       <c r="B46">
-        <v>5249</v>
+        <v>5670</v>
       </c>
       <c r="C46" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="D46">
-        <v>91583335</v>
+        <v>96200857</v>
       </c>
       <c r="E46" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
-        <v>480</v>
+        <v>550</v>
       </c>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>7071</v>
+        <v>8009</v>
       </c>
       <c r="B47">
-        <v>2778</v>
+        <v>5731</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D47">
-        <v>95221883</v>
+        <v>91239345</v>
       </c>
       <c r="E47" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
-        <v>550</v>
+        <v>700</v>
       </c>
       <c r="H47" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="I47" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>7070</v>
+        <v>8003</v>
       </c>
       <c r="B48">
-        <v>5379</v>
+        <v>5670</v>
       </c>
       <c r="C48" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="D48">
-        <v>90110110</v>
+        <v>96200857</v>
       </c>
       <c r="E48" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="F48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G48">
-        <v>1100</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="H48"/>
       <c r="I48" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>7069</v>
+        <v>8000</v>
       </c>
       <c r="B49">
-        <v>5340</v>
+        <v>5709</v>
       </c>
       <c r="C49" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="D49">
-        <v>95511142</v>
+        <v>90162247</v>
       </c>
       <c r="E49" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49">
-        <v>500</v>
+        <v>550</v>
       </c>
       <c r="H49" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="I49" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>7068</v>
+        <v>7999</v>
       </c>
       <c r="B50">
-        <v>1977</v>
+        <v>5636</v>
       </c>
       <c r="C50" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="D50">
-        <v>95320716</v>
+        <v>51849253</v>
       </c>
       <c r="E50" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="F50">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G50">
-        <v>8820</v>
+        <v>520</v>
       </c>
       <c r="H50" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="I50" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>7067</v>
+        <v>7995</v>
       </c>
       <c r="B51">
-        <v>5345</v>
+        <v>4052</v>
       </c>
       <c r="C51" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="D51">
-        <v>93191103</v>
+        <v>90339912</v>
       </c>
       <c r="E51" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
         <v>550</v>
       </c>
       <c r="H51" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="I51" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>7059</v>
+        <v>7989</v>
       </c>
       <c r="B52">
-        <v>5147</v>
+        <v>29</v>
       </c>
       <c r="C52" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="D52">
-        <v>60127836</v>
+        <v>51840133</v>
       </c>
       <c r="E52" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>550</v>
       </c>
       <c r="H52" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="I52" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>7056</v>
+        <v>7979</v>
       </c>
       <c r="B53">
-        <v>2124</v>
+        <v>5473</v>
       </c>
       <c r="C53" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="D53">
-        <v>54056988</v>
+        <v>91203567</v>
       </c>
       <c r="E53" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="F53">
         <v>1</v>
       </c>
       <c r="G53">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="H53" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="I53" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>7055</v>
+        <v>7955</v>
       </c>
       <c r="B54">
-        <v>2124</v>
+        <v>5706</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D54">
-        <v>54056988</v>
+        <v>91219522</v>
       </c>
       <c r="E54" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
-        <v>520</v>
+        <v>860</v>
       </c>
       <c r="H54" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="I54" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>7041</v>
+        <v>7743</v>
       </c>
       <c r="B55">
-        <v>5155</v>
+        <v>5630</v>
       </c>
       <c r="C55" t="s">
-        <v>54</v>
+        <v>151</v>
       </c>
       <c r="D55">
-        <v>94455572</v>
+        <v>97426000</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>152</v>
       </c>
       <c r="F55">
         <v>2</v>
       </c>
       <c r="G55">
-        <v>1340</v>
-[...1 lines deleted...]
-      <c r="H55"/>
+        <v>1100</v>
+      </c>
+      <c r="H55" t="s">
+        <v>153</v>
+      </c>
       <c r="I55" t="s">
-        <v>156</v>
-[...424 lines deleted...]
-        <v>201</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">