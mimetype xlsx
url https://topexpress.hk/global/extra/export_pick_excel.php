--- v3 (2026-04-01)
+++ v4 (2026-05-18)
@@ -12,515 +12,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simple2222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>集運編號</t>
   </si>
   <si>
     <t>會員編號</t>
   </si>
   <si>
     <t>香港寄件人姓名</t>
   </si>
   <si>
     <t>香港寄件人電話</t>
   </si>
   <si>
     <t>香港上門收件地址</t>
   </si>
   <si>
     <t>發貨總箱數</t>
   </si>
   <si>
     <t>_x0008_訂單金額</t>
   </si>
   <si>
     <t>備注</t>
   </si>
   <si>
     <t>下單日期</t>
   </si>
   <si>
-    <t xml:space="preserve">Lee lai man </t>
-[...8 lines deleted...]
-    <t>2026-04-01</t>
+    <t>Kam Tsz Hei (甘沚熹)</t>
+  </si>
+  <si>
+    <t>新界沙田康林苑山林閣18字樓5室</t>
+  </si>
+  <si>
+    <t>M3x1, 建議收件日期2026年5月20日,全日可收件</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
   </si>
   <si>
     <t>黃家傑</t>
   </si>
   <si>
     <t>尖沙咀,  67 麼地道, 半島中心 10樓 1012室</t>
   </si>
   <si>
-    <t>4月8日, 上午10時到下午6時 (1點午飯無人)</t>
-[...107 lines deleted...]
-    <t>Kevin</t>
+    <t>5月22日, 上午10時到下午6時(1點午飯無人)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kelvin </t>
+  </si>
+  <si>
+    <t>香港荔枝角長裕街2號嘉圖工廠大廈5樓B座501室, 星期一至六12:00-20:30(午休15:00至16: 00)，星期日及公眾假期12:00-17:00</t>
+  </si>
+  <si>
+    <t>Ms Chan</t>
+  </si>
+  <si>
+    <t>九龍觀塘協和街祥和苑和健閣1樓1室</t>
+  </si>
+  <si>
+    <t>拍八達通入屋苑範圍半小時內免收費</t>
+  </si>
+  <si>
+    <t>Keith chow</t>
+  </si>
+  <si>
+    <t>大埔 寶雅苑 A座 逸和閣 1107 室</t>
+  </si>
+  <si>
+    <t>Kelvin</t>
   </si>
   <si>
     <t>香港荔枝角長裕街2號嘉圖工廠大廈5樓B座501室</t>
   </si>
   <si>
-    <t>Wong kai man</t>
-[...302 lines deleted...]
-    <t>2026-03-12</t>
+    <t>#1844</t>
+  </si>
+  <si>
+    <t>Joe Yeung</t>
+  </si>
+  <si>
+    <t>觀塘寶珮街寶佩苑寶珊閣A座十樓6室</t>
+  </si>
+  <si>
+    <t>黃美英</t>
+  </si>
+  <si>
+    <t>屯門新屯門中心2座20樓D室</t>
+  </si>
+  <si>
+    <t>麻煩星期三（20號）全日可以攞貨，如果不是星期三 平日六點半後有人</t>
+  </si>
+  <si>
+    <t>Po Lam Li</t>
+  </si>
+  <si>
+    <t>屯門良景邨良華樓1101室</t>
+  </si>
+  <si>
+    <t>星期三(20/5)下晝五點後可收件，星期四至星期六全日ok</t>
+  </si>
+  <si>
+    <t>Wong Chak Wai</t>
+  </si>
+  <si>
+    <t>藍田平田村平旺樓3406室</t>
+  </si>
+  <si>
+    <t>Kin On Chiu</t>
+  </si>
+  <si>
+    <t>長沙灣元州邨元雅樓2020室</t>
+  </si>
+  <si>
+    <t>T2×1, 可全日收件</t>
+  </si>
+  <si>
+    <t>2026-05-17</t>
+  </si>
+  <si>
+    <t>Amy Chan</t>
+  </si>
+  <si>
+    <t>新界荃灣大窩口村富強樓7樓711室</t>
+  </si>
+  <si>
+    <t>5月20日 收件</t>
+  </si>
+  <si>
+    <t>2026-05-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sung Wing Sze </t>
+  </si>
+  <si>
+    <t>將軍澳富康花園第五座37樓G室</t>
+  </si>
+  <si>
+    <t>T1x1，5月19號可收件，13:00前都可收件</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>張生</t>
+  </si>
+  <si>
+    <t>天水圍天耀邨耀盛樓1809室</t>
+  </si>
+  <si>
+    <t>King Lo</t>
+  </si>
+  <si>
+    <t>屯門 湖景邨 湖月樓 919室</t>
+  </si>
+  <si>
+    <t>T2 x1</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -823,1619 +520,510 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I55"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>8117</v>
+        <v>8847</v>
       </c>
       <c r="B2">
-        <v>5660</v>
+        <v>5467</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>62219102</v>
+        <v>95018896</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G2">
-        <v>1900</v>
+        <v>520</v>
       </c>
       <c r="H2" t="s">
         <v>11</v>
       </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>8116</v>
+        <v>8845</v>
       </c>
       <c r="B3">
         <v>2872</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
         <v>67107195</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>500</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>8113</v>
+        <v>8841</v>
       </c>
       <c r="B4">
-        <v>5761</v>
+        <v>718</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4">
-        <v>91008210</v>
+        <v>94455572</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>520</v>
+        <v>550</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>8112</v>
+        <v>8840</v>
       </c>
       <c r="B5">
-        <v>5761</v>
+        <v>5758</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D5">
-        <v>91008210</v>
+        <v>92788801</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G5">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="H5"/>
+        <v>1050</v>
+      </c>
+      <c r="H5" t="s">
+        <v>20</v>
+      </c>
       <c r="I5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>8110</v>
+        <v>8837</v>
       </c>
       <c r="B6">
-        <v>1883</v>
+        <v>4277</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D6">
-        <v>68244623</v>
+        <v>95560685</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G6">
-        <v>1100</v>
+        <v>550</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>8107</v>
+        <v>8836</v>
       </c>
       <c r="B7">
-        <v>5542</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D7">
-        <v>92118528</v>
+        <v>94455572</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>550</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>8105</v>
+        <v>8835</v>
       </c>
       <c r="B8">
-        <v>2264</v>
+        <v>3443</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D8">
-        <v>93880066</v>
+        <v>98224495</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G8">
-        <v>1100</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="H8"/>
       <c r="I8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>8101</v>
+        <v>8832</v>
       </c>
       <c r="B9">
-        <v>2216</v>
+        <v>3057</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9">
-        <v>97439775</v>
+        <v>61302445</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>550</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
       <c r="I9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>8100</v>
+        <v>8830</v>
       </c>
       <c r="B10">
-        <v>5767</v>
+        <v>3078</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10">
-        <v>53656680</v>
+        <v>62168018</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G10">
-        <v>550</v>
+        <v>1720</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>8097</v>
+        <v>8829</v>
       </c>
       <c r="B11">
-        <v>4932</v>
+        <v>5969</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11">
-        <v>98477813</v>
+        <v>96635773</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
-        <v>750</v>
-[...3 lines deleted...]
-      </c>
+        <v>860</v>
+      </c>
+      <c r="H11"/>
       <c r="I11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>8096</v>
+        <v>8823</v>
       </c>
       <c r="B12">
-        <v>4047</v>
+        <v>5783</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>65400063</v>
+        <v>61116725</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G12">
-        <v>1100</v>
+        <v>550</v>
       </c>
       <c r="H12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I12" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>8091</v>
+        <v>8815</v>
       </c>
       <c r="B13">
-        <v>5435</v>
+        <v>3528</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D13">
-        <v>56031224</v>
+        <v>98048707</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>550</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>8089</v>
+        <v>8810</v>
       </c>
       <c r="B14">
-        <v>4603</v>
+        <v>4306</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D14">
-        <v>91788203</v>
+        <v>66860671</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G14">
-        <v>1100</v>
+        <v>700</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I14" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>8087</v>
+        <v>8809</v>
       </c>
       <c r="B15">
-        <v>5721</v>
+        <v>5062</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D15">
-        <v>91936755</v>
+        <v>92214149</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>550</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>8086</v>
+        <v>8803</v>
       </c>
       <c r="B16">
-        <v>4493</v>
+        <v>4604</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D16">
-        <v>96561005</v>
+        <v>90902304</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>550</v>
+      </c>
+      <c r="H16" t="s">
+        <v>52</v>
+      </c>
       <c r="I16" t="s">
-        <v>40</v>
-[...92 lines deleted...]
-      <c r="C20" t="s">
         <v>53</v>
-      </c>
-[...1015 lines deleted...]
-        <v>154</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">