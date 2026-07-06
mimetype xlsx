--- v4 (2026-05-18)
+++ v5 (2026-07-06)
@@ -12,212 +12,419 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simple2222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>集運編號</t>
   </si>
   <si>
     <t>會員編號</t>
   </si>
   <si>
     <t>香港寄件人姓名</t>
   </si>
   <si>
     <t>香港寄件人電話</t>
   </si>
   <si>
     <t>香港上門收件地址</t>
   </si>
   <si>
     <t>發貨總箱數</t>
   </si>
   <si>
     <t>_x0008_訂單金額</t>
   </si>
   <si>
     <t>備注</t>
   </si>
   <si>
     <t>下單日期</t>
   </si>
   <si>
-    <t>Kam Tsz Hei (甘沚熹)</t>
-[...38 lines deleted...]
-    <t>大埔 寶雅苑 A座 逸和閣 1107 室</t>
+    <t>謝伯良</t>
+  </si>
+  <si>
+    <t>元朗鳳翔路99號朗怡居3座3樓E室</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>Lam ka kai</t>
+  </si>
+  <si>
+    <t>沙田豐和邨和悅樓418室</t>
+  </si>
+  <si>
+    <t>Miki sum</t>
+  </si>
+  <si>
+    <t>粉嶺雍盛苑雍華閣2905室</t>
+  </si>
+  <si>
+    <t>Chan Sau Lin</t>
+  </si>
+  <si>
+    <t>將軍澳頌明苑翠明閣1803室</t>
+  </si>
+  <si>
+    <t>Lisa Chen</t>
+  </si>
+  <si>
+    <t>香港青衣長宏邨宏勇樓1302室</t>
+  </si>
+  <si>
+    <t>早上時間</t>
+  </si>
+  <si>
+    <t>Rachel Siu</t>
+  </si>
+  <si>
+    <t>何文田山道15A， 仁禮花園，A座12樓A室</t>
+  </si>
+  <si>
+    <t>T2 x3, 8/7 or 9/7 full day</t>
+  </si>
+  <si>
+    <t>Kawing mak</t>
+  </si>
+  <si>
+    <t>沙田馬鞍山富安花園12座10樓J</t>
+  </si>
+  <si>
+    <t>KatrinaLee</t>
+  </si>
+  <si>
+    <t>新界上水圍水圍上北材1巷12 號8B</t>
+  </si>
+  <si>
+    <t>2026-07-05</t>
+  </si>
+  <si>
+    <t>鍾太</t>
+  </si>
+  <si>
+    <t>藍田麗港城26座18樓G室</t>
+  </si>
+  <si>
+    <t>Amy Chan</t>
+  </si>
+  <si>
+    <t>新界荃灣大窩口村富強樓7樓711室</t>
+  </si>
+  <si>
+    <t>7月9日 收件</t>
+  </si>
+  <si>
+    <t>King ng</t>
+  </si>
+  <si>
+    <t>香港觀塘駿業街43-45創匯廣場807室</t>
+  </si>
+  <si>
+    <t>Joey Chan</t>
+  </si>
+  <si>
+    <t>大埔林村坑下莆131地下</t>
+  </si>
+  <si>
+    <t>T2x1 希望9號收件，趕得切船期，謝謝</t>
+  </si>
+  <si>
+    <t>Wai Hang Lo</t>
+  </si>
+  <si>
+    <t>元朗公園北路御豪山莊9座11A</t>
+  </si>
+  <si>
+    <t>7月7日15:00後，7月9日</t>
+  </si>
+  <si>
+    <t>Yu Pui Ling</t>
+  </si>
+  <si>
+    <t>沙田廣場銀星閣17樓一室</t>
+  </si>
+  <si>
+    <t>Katharine Tam</t>
+  </si>
+  <si>
+    <t>香港杏花邨36座12樓7室</t>
+  </si>
+  <si>
+    <t>15:30後收件</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>chan kam cheung</t>
+  </si>
+  <si>
+    <t>G/F 3A Kennedy Street  Wan Chai hk</t>
+  </si>
+  <si>
+    <t>Dora Tang</t>
+  </si>
+  <si>
+    <t>元朗洪水橋洪順路18號溱林12座二A</t>
+  </si>
+  <si>
+    <t>Vicky Leung</t>
+  </si>
+  <si>
+    <t>上水大頭嶺151號二樓</t>
+  </si>
+  <si>
+    <t>7月8號不能收件</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>SIN KIT YEE</t>
+  </si>
+  <si>
+    <t>新界大埔富善邨善景樓910室</t>
+  </si>
+  <si>
+    <t>Yin</t>
+  </si>
+  <si>
+    <t>香港仔石排灣邨碧綠樓3101室</t>
+  </si>
+  <si>
+    <t>請安排9/7收件，謝謝</t>
+  </si>
+  <si>
+    <t>C Law</t>
+  </si>
+  <si>
+    <t>元朗錦繡花園G段2街68號</t>
   </si>
   <si>
     <t>Kelvin</t>
   </si>
   <si>
     <t>香港荔枝角長裕街2號嘉圖工廠大廈5樓B座501室</t>
   </si>
   <si>
-    <t>#1844</t>
-[...83 lines deleted...]
-    <t>2026-05-14</t>
+    <t>#1889</t>
+  </si>
+  <si>
+    <t>NG HOI U</t>
+  </si>
+  <si>
+    <t>香港灣仔駱克道301-307 B1舖 JES Stone</t>
+  </si>
+  <si>
+    <t>Alan Chung</t>
+  </si>
+  <si>
+    <t>九龍旺角富榮花園，  1座17D,  海庭道16號</t>
+  </si>
+  <si>
+    <t>T2x1</t>
+  </si>
+  <si>
+    <t>陳世光</t>
+  </si>
+  <si>
+    <t>新界上水新豐路122號龍霞樓地下萬寧</t>
+  </si>
+  <si>
+    <t>鍾生</t>
+  </si>
+  <si>
+    <t>新界葵涌葵豐街17號華業工業大廈B座2樓H2室</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>Mani Leung</t>
+  </si>
+  <si>
+    <t>鳳凰村銀鳳街20號地下</t>
+  </si>
+  <si>
+    <t>7月6號或8號可以取件</t>
+  </si>
+  <si>
+    <t>Candy sit</t>
+  </si>
+  <si>
+    <t>大圍新翠邨新月樓414</t>
+  </si>
+  <si>
+    <t>Sun Wing Sang</t>
+  </si>
+  <si>
+    <t>大埔昌運中心富昌閣4樓D室</t>
+  </si>
+  <si>
+    <t>T2兩件, 可以7月6日下午5點前收件, 或7月7 日下午12點至6點收件</t>
+  </si>
+  <si>
+    <t>leung to wai</t>
+  </si>
+  <si>
+    <t>慈雲山萬年戲院大廈</t>
+  </si>
+  <si>
+    <t>7月6日上午過來取件</t>
+  </si>
+  <si>
+    <t>賴偉強先生</t>
+  </si>
+  <si>
+    <t>屯門青山灣段18號黃金海灣意嵐第三座23樓H室</t>
+  </si>
+  <si>
+    <t>全日可以收</t>
+  </si>
+  <si>
+    <t>Brian Wong</t>
+  </si>
+  <si>
+    <t>香港九龍啟德沐翠街3號煥然壹居L1座5樓G室</t>
+  </si>
+  <si>
+    <t>Chung Wai Yau Dairy</t>
+  </si>
+  <si>
+    <t>九龍灣麗晶花園9座18樓H室</t>
+  </si>
+  <si>
+    <t>T2 x1 7月6日中午12點</t>
+  </si>
+  <si>
+    <t>Ng Chim Chu Winky</t>
+  </si>
+  <si>
+    <t>香港觀塘藍田平田邨平美樓3803室</t>
+  </si>
+  <si>
+    <t>T2 x2， 6/7/2026</t>
+  </si>
+  <si>
+    <t>Wong Pak Keung</t>
+  </si>
+  <si>
+    <t>九龍新蒲崗崇齡街65號崇齡大廈地下A號舖東亞銀行</t>
+  </si>
+  <si>
+    <t>收件日期：7月6日星期一</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wong Ling Han </t>
+  </si>
+  <si>
+    <t>沙田第一城47座29樓A室</t>
+  </si>
+  <si>
+    <t>M4x1, 7月6號下午收件</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>Kevin Ng</t>
+  </si>
+  <si>
+    <t>觀塘順天邨天琴樓7樓721室</t>
+  </si>
+  <si>
+    <t>7月7號收件</t>
+  </si>
+  <si>
+    <t>Wong Man Yin</t>
+  </si>
+  <si>
+    <t>荃灣石圍角邨低座石翠樓617室</t>
+  </si>
+  <si>
+    <t>ka kin lam</t>
+  </si>
+  <si>
+    <t>新界葵芳邨葵明樓3603</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>HATTY Ng</t>
+  </si>
+  <si>
+    <t>香港馬鞍山錦豐苑錦蕙閣15樓3室</t>
+  </si>
+  <si>
+    <t>麻煩司機來時早1小時通知我們，星期五上午11:30前或下午3:00後</t>
+  </si>
+  <si>
+    <t>Liu Shuk Fan</t>
+  </si>
+  <si>
+    <t>香港天水圍天耀邨耀盛樓904室</t>
+  </si>
+  <si>
+    <t>T2x1, 請問可否7/7收件？司機需要提前致電家人回家等待收件</t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>朱慧玲</t>
+  </si>
+  <si>
+    <t>屯門湖翠路2號美樂花園四座七樓A室</t>
+  </si>
+  <si>
+    <t>T2x2,全日可收件但要事前通知</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -520,510 +727,1290 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>8847</v>
+        <v>9540</v>
       </c>
       <c r="B2">
-        <v>5467</v>
+        <v>5802</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>95018896</v>
+        <v>96626332</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G2">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="H2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>8845</v>
+        <v>9538</v>
       </c>
       <c r="B3">
-        <v>2872</v>
+        <v>4573</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3">
+        <v>93005031</v>
+      </c>
+      <c r="E3" t="s">
         <v>13</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="H3"/>
       <c r="I3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>8841</v>
+        <v>9537</v>
       </c>
       <c r="B4">
-        <v>718</v>
+        <v>3220</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4">
-        <v>94455572</v>
+        <v>63553313</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>550</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>8840</v>
+        <v>9536</v>
       </c>
       <c r="B5">
-        <v>5758</v>
+        <v>1421</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D5">
-        <v>92788801</v>
+        <v>98182198</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G5">
-        <v>1050</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="H5"/>
       <c r="I5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>8837</v>
+        <v>9535</v>
       </c>
       <c r="B6">
-        <v>4277</v>
+        <v>5499</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D6">
-        <v>95560685</v>
+        <v>55339650</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H6"/>
+        <v>860</v>
+      </c>
+      <c r="H6" t="s">
+        <v>20</v>
+      </c>
       <c r="I6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>8836</v>
+        <v>9533</v>
       </c>
       <c r="B7">
-        <v>29</v>
+        <v>6151</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7">
+        <v>63350142</v>
+      </c>
+      <c r="E7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7">
+        <v>3</v>
+      </c>
+      <c r="G7">
+        <v>1650</v>
+      </c>
+      <c r="H7" t="s">
         <v>23</v>
       </c>
-      <c r="D7">
-[...13 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>8835</v>
+        <v>9532</v>
       </c>
       <c r="B8">
-        <v>3443</v>
+        <v>3696</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D8">
-        <v>98224495</v>
+        <v>98232256</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
-        <v>550</v>
+        <v>860</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>8832</v>
+        <v>9529</v>
       </c>
       <c r="B9">
-        <v>3057</v>
+        <v>3977</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D9">
-        <v>61302445</v>
+        <v>53772880</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>550</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>8830</v>
+        <v>9528</v>
       </c>
       <c r="B10">
-        <v>3078</v>
+        <v>4474</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D10">
-        <v>62168018</v>
+        <v>95286950</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G10">
-        <v>1720</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="H10"/>
       <c r="I10" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>8829</v>
+        <v>9527</v>
       </c>
       <c r="B11">
-        <v>5969</v>
+        <v>3528</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D11">
-        <v>96635773</v>
+        <v>98048707</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>550</v>
+      </c>
+      <c r="H11" t="s">
+        <v>33</v>
+      </c>
       <c r="I11" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>8823</v>
+        <v>9525</v>
       </c>
       <c r="B12">
-        <v>5783</v>
+        <v>221</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D12">
-        <v>61116725</v>
+        <v>91896088</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="H12"/>
       <c r="I12" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>8815</v>
+        <v>9524</v>
       </c>
       <c r="B13">
-        <v>3528</v>
+        <v>6235</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D13">
-        <v>98048707</v>
+        <v>94794028</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>550</v>
       </c>
       <c r="H13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="I13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>8810</v>
+        <v>9522</v>
       </c>
       <c r="B14">
-        <v>4306</v>
+        <v>5922</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D14">
-        <v>66860671</v>
+        <v>92073833</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G14">
-        <v>700</v>
+        <v>1500</v>
       </c>
       <c r="H14" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="I14" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>8809</v>
+        <v>9515</v>
       </c>
       <c r="B15">
-        <v>5062</v>
+        <v>4299</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D15">
-        <v>92214149</v>
+        <v>91247063</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G15">
-        <v>550</v>
+        <v>1650</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>8803</v>
+        <v>9509</v>
       </c>
       <c r="B16">
-        <v>4604</v>
+        <v>5953</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D16">
-        <v>90902304</v>
+        <v>60481626</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
         <v>550</v>
       </c>
       <c r="H16" t="s">
+        <v>46</v>
+      </c>
+      <c r="I16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17">
+        <v>9508</v>
+      </c>
+      <c r="B17">
+        <v>4225</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17">
+        <v>96560488</v>
+      </c>
+      <c r="E17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
+      </c>
+      <c r="G17">
+        <v>950</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18">
+        <v>9504</v>
+      </c>
+      <c r="B18">
+        <v>4598</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18">
+        <v>92785692</v>
+      </c>
+      <c r="E18" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18">
+        <v>1</v>
+      </c>
+      <c r="G18">
+        <v>500</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19">
+        <v>9502</v>
+      </c>
+      <c r="B19">
+        <v>6195</v>
+      </c>
+      <c r="C19" t="s">
         <v>52</v>
       </c>
-      <c r="I16" t="s">
+      <c r="D19">
+        <v>92062396</v>
+      </c>
+      <c r="E19" t="s">
         <v>53</v>
+      </c>
+      <c r="F19">
+        <v>2</v>
+      </c>
+      <c r="G19">
+        <v>1900</v>
+      </c>
+      <c r="H19" t="s">
+        <v>54</v>
+      </c>
+      <c r="I19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20">
+        <v>9501</v>
+      </c>
+      <c r="B20">
+        <v>5938</v>
+      </c>
+      <c r="C20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20">
+        <v>56692144</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20">
+        <v>3</v>
+      </c>
+      <c r="G20">
+        <v>1500</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21">
+        <v>9499</v>
+      </c>
+      <c r="B21">
+        <v>5993</v>
+      </c>
+      <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21">
+        <v>97369475</v>
+      </c>
+      <c r="E21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
+      </c>
+      <c r="G21">
+        <v>550</v>
+      </c>
+      <c r="H21" t="s">
+        <v>60</v>
+      </c>
+      <c r="I21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22">
+        <v>9497</v>
+      </c>
+      <c r="B22">
+        <v>6226</v>
+      </c>
+      <c r="C22" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22">
+        <v>90262193</v>
+      </c>
+      <c r="E22" t="s">
+        <v>62</v>
+      </c>
+      <c r="F22">
+        <v>2</v>
+      </c>
+      <c r="G22">
+        <v>1900</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23">
+        <v>9496</v>
+      </c>
+      <c r="B23">
+        <v>29</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23">
+        <v>94455572</v>
+      </c>
+      <c r="E23" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
+      </c>
+      <c r="G23">
+        <v>550</v>
+      </c>
+      <c r="H23" t="s">
+        <v>65</v>
+      </c>
+      <c r="I23" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24">
+        <v>9493</v>
+      </c>
+      <c r="B24">
+        <v>749</v>
+      </c>
+      <c r="C24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24">
+        <v>93650087</v>
+      </c>
+      <c r="E24" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24">
+        <v>1</v>
+      </c>
+      <c r="G24">
+        <v>550</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25">
+        <v>9491</v>
+      </c>
+      <c r="B25">
+        <v>6196</v>
+      </c>
+      <c r="C25" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25">
+        <v>93270488</v>
+      </c>
+      <c r="E25" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="G25">
+        <v>550</v>
+      </c>
+      <c r="H25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26">
+        <v>9489</v>
+      </c>
+      <c r="B26">
+        <v>5761</v>
+      </c>
+      <c r="C26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26">
+        <v>91008210</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26">
+        <v>1</v>
+      </c>
+      <c r="G26">
+        <v>520</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27">
+        <v>9488</v>
+      </c>
+      <c r="B27">
+        <v>5295</v>
+      </c>
+      <c r="C27" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27">
+        <v>68011225</v>
+      </c>
+      <c r="E27" t="s">
+        <v>74</v>
+      </c>
+      <c r="F27">
+        <v>1</v>
+      </c>
+      <c r="G27">
+        <v>550</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28">
+        <v>9486</v>
+      </c>
+      <c r="B28">
+        <v>1414</v>
+      </c>
+      <c r="C28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28">
+        <v>61765935</v>
+      </c>
+      <c r="E28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28">
+        <v>1</v>
+      </c>
+      <c r="G28">
+        <v>520</v>
+      </c>
+      <c r="H28" t="s">
+        <v>78</v>
+      </c>
+      <c r="I28" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29">
+        <v>9485</v>
+      </c>
+      <c r="B29">
+        <v>2581</v>
+      </c>
+      <c r="C29" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29">
+        <v>93643930</v>
+      </c>
+      <c r="E29" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29">
+        <v>2</v>
+      </c>
+      <c r="G29">
+        <v>1410</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30">
+        <v>9481</v>
+      </c>
+      <c r="B30">
+        <v>5955</v>
+      </c>
+      <c r="C30" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30">
+        <v>90813052</v>
+      </c>
+      <c r="E30" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30">
+        <v>2</v>
+      </c>
+      <c r="G30">
+        <v>1100</v>
+      </c>
+      <c r="H30" t="s">
+        <v>83</v>
+      </c>
+      <c r="I30" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31">
+        <v>9479</v>
+      </c>
+      <c r="B31">
+        <v>6086</v>
+      </c>
+      <c r="C31" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31">
+        <v>93279552</v>
+      </c>
+      <c r="E31" t="s">
+        <v>85</v>
+      </c>
+      <c r="F31">
+        <v>2</v>
+      </c>
+      <c r="G31">
+        <v>1720</v>
+      </c>
+      <c r="H31" t="s">
+        <v>86</v>
+      </c>
+      <c r="I31" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32">
+        <v>9478</v>
+      </c>
+      <c r="B32">
+        <v>5563</v>
+      </c>
+      <c r="C32" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32">
+        <v>97039012</v>
+      </c>
+      <c r="E32" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32">
+        <v>2</v>
+      </c>
+      <c r="G32">
+        <v>1100</v>
+      </c>
+      <c r="H32" t="s">
+        <v>89</v>
+      </c>
+      <c r="I32" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33">
+        <v>9476</v>
+      </c>
+      <c r="B33">
+        <v>1749</v>
+      </c>
+      <c r="C33" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33">
+        <v>60391392</v>
+      </c>
+      <c r="E33" t="s">
+        <v>91</v>
+      </c>
+      <c r="F33">
+        <v>1</v>
+      </c>
+      <c r="G33">
+        <v>550</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34">
+        <v>9474</v>
+      </c>
+      <c r="B34">
+        <v>4564</v>
+      </c>
+      <c r="C34" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34">
+        <v>90163895</v>
+      </c>
+      <c r="E34" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34">
+        <v>1</v>
+      </c>
+      <c r="G34">
+        <v>550</v>
+      </c>
+      <c r="H34" t="s">
+        <v>94</v>
+      </c>
+      <c r="I34" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35">
+        <v>9472</v>
+      </c>
+      <c r="B35">
+        <v>5649</v>
+      </c>
+      <c r="C35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35">
+        <v>62814352</v>
+      </c>
+      <c r="E35" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35">
+        <v>2</v>
+      </c>
+      <c r="G35">
+        <v>1100</v>
+      </c>
+      <c r="H35" t="s">
+        <v>97</v>
+      </c>
+      <c r="I35" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36">
+        <v>9471</v>
+      </c>
+      <c r="B36">
+        <v>1976</v>
+      </c>
+      <c r="C36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36">
+        <v>91515515</v>
+      </c>
+      <c r="E36" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36">
+        <v>1</v>
+      </c>
+      <c r="G36">
+        <v>550</v>
+      </c>
+      <c r="H36" t="s">
+        <v>100</v>
+      </c>
+      <c r="I36" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37">
+        <v>9468</v>
+      </c>
+      <c r="B37">
+        <v>4022</v>
+      </c>
+      <c r="C37" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37">
+        <v>61212383</v>
+      </c>
+      <c r="E37" t="s">
+        <v>102</v>
+      </c>
+      <c r="F37">
+        <v>1</v>
+      </c>
+      <c r="G37">
+        <v>1360</v>
+      </c>
+      <c r="H37" t="s">
+        <v>103</v>
+      </c>
+      <c r="I37" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38">
+        <v>9467</v>
+      </c>
+      <c r="B38">
+        <v>1555</v>
+      </c>
+      <c r="C38" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38">
+        <v>98340705</v>
+      </c>
+      <c r="E38" t="s">
+        <v>106</v>
+      </c>
+      <c r="F38">
+        <v>2</v>
+      </c>
+      <c r="G38">
+        <v>1410</v>
+      </c>
+      <c r="H38" t="s">
+        <v>107</v>
+      </c>
+      <c r="I38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39">
+        <v>9466</v>
+      </c>
+      <c r="B39">
+        <v>4743</v>
+      </c>
+      <c r="C39" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39">
+        <v>44912369</v>
+      </c>
+      <c r="E39" t="s">
+        <v>109</v>
+      </c>
+      <c r="F39">
+        <v>1</v>
+      </c>
+      <c r="G39">
+        <v>550</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40">
+        <v>9453</v>
+      </c>
+      <c r="B40">
+        <v>6204</v>
+      </c>
+      <c r="C40" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40">
+        <v>63189933</v>
+      </c>
+      <c r="E40" t="s">
+        <v>111</v>
+      </c>
+      <c r="F40">
+        <v>1</v>
+      </c>
+      <c r="G40">
+        <v>550</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
+        <v>9449</v>
+      </c>
+      <c r="B41">
+        <v>4743</v>
+      </c>
+      <c r="C41" t="s">
+        <v>108</v>
+      </c>
+      <c r="D41">
+        <v>44912369</v>
+      </c>
+      <c r="E41" t="s">
+        <v>109</v>
+      </c>
+      <c r="F41">
+        <v>1</v>
+      </c>
+      <c r="G41">
+        <v>550</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>9448</v>
+      </c>
+      <c r="B42">
+        <v>1909</v>
+      </c>
+      <c r="C42" t="s">
+        <v>113</v>
+      </c>
+      <c r="D42">
+        <v>92796620</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42">
+        <v>1</v>
+      </c>
+      <c r="G42">
+        <v>550</v>
+      </c>
+      <c r="H42" t="s">
+        <v>115</v>
+      </c>
+      <c r="I42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>9432</v>
+      </c>
+      <c r="B43">
+        <v>2258</v>
+      </c>
+      <c r="C43" t="s">
+        <v>116</v>
+      </c>
+      <c r="D43">
+        <v>65975816</v>
+      </c>
+      <c r="E43" t="s">
+        <v>117</v>
+      </c>
+      <c r="F43">
+        <v>1</v>
+      </c>
+      <c r="G43">
+        <v>550</v>
+      </c>
+      <c r="H43" t="s">
+        <v>118</v>
+      </c>
+      <c r="I43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>9431</v>
+      </c>
+      <c r="B44">
+        <v>5909</v>
+      </c>
+      <c r="C44" t="s">
+        <v>120</v>
+      </c>
+      <c r="D44">
+        <v>97523993</v>
+      </c>
+      <c r="E44" t="s">
+        <v>121</v>
+      </c>
+      <c r="F44">
+        <v>2</v>
+      </c>
+      <c r="G44">
+        <v>1900</v>
+      </c>
+      <c r="H44" t="s">
+        <v>122</v>
+      </c>
+      <c r="I44" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">