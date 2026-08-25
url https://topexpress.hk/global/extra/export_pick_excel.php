--- v5 (2026-07-06)
+++ v6 (2026-08-25)
@@ -12,419 +12,818 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simple2222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>集運編號</t>
   </si>
   <si>
     <t>會員編號</t>
   </si>
   <si>
     <t>香港寄件人姓名</t>
   </si>
   <si>
     <t>香港寄件人電話</t>
   </si>
   <si>
     <t>香港上門收件地址</t>
   </si>
   <si>
     <t>發貨總箱數</t>
   </si>
   <si>
     <t>_x0008_訂單金額</t>
   </si>
   <si>
     <t>備注</t>
   </si>
   <si>
     <t>下單日期</t>
   </si>
   <si>
-    <t>謝伯良</t>
-[...158 lines deleted...]
-    <t>元朗錦繡花園G段2街68號</t>
+    <t>Ip Wing Yan</t>
+  </si>
+  <si>
+    <t>將軍澳唐德街3號香港九龍東帝苑酒店(26/8)入住(後補房號)</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>Candy Tsui</t>
+  </si>
+  <si>
+    <t>九龍秀茂坪秀裕樓2619室</t>
+  </si>
+  <si>
+    <t>T2x1 27-8-2026</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">So Man Yi Karen </t>
+  </si>
+  <si>
+    <t>葵涌雍雅軒二座25樓E室</t>
+  </si>
+  <si>
+    <t>29-8-2026, 中午1:00-5:00</t>
+  </si>
+  <si>
+    <t>Chan chi wai</t>
+  </si>
+  <si>
+    <t>香港觀塘偉業街221號美德工業大廈AB座 1B03室</t>
+  </si>
+  <si>
+    <t>鄭桂香</t>
+  </si>
+  <si>
+    <t>大埔富善邨，善雅樓，21樓 2101室。</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lau Kai Chung </t>
+  </si>
+  <si>
+    <t>新界荃灣環宇海灣1座36樓E室</t>
+  </si>
+  <si>
+    <t>陳俊文</t>
+  </si>
+  <si>
+    <t>天水圍天瑞邨瑞滿樓614室</t>
+  </si>
+  <si>
+    <t>28/8收件</t>
+  </si>
+  <si>
+    <t>Man Ki WONG</t>
+  </si>
+  <si>
+    <t>Flat 7, 12/F, Lung Sing House, Kam Lung Court, Ma On Shan, N.T., Hong Kong</t>
+  </si>
+  <si>
+    <t>Tsz Yi Lam</t>
+  </si>
+  <si>
+    <t>荃灣青山公路623号韻濤居C座3306室</t>
+  </si>
+  <si>
+    <t>T2,28/8這週早上9-12</t>
+  </si>
+  <si>
+    <t>JoJo Chan</t>
+  </si>
+  <si>
+    <t>屯門新合里3號匯賢1號27樓2708室</t>
+  </si>
+  <si>
+    <t>收件前請聯絡Jojo Chan安排，謝謝你們！</t>
+  </si>
+  <si>
+    <t>Terry chan</t>
+  </si>
+  <si>
+    <t>元朗流浮山灰業街22號</t>
+  </si>
+  <si>
+    <t>蘇小姐</t>
+  </si>
+  <si>
+    <t>新界大埔運頭塘邨運來樓3306室</t>
+  </si>
+  <si>
+    <t>Jasmine Lyew</t>
+  </si>
+  <si>
+    <t>康盛花園一座4樓A，寶琳</t>
+  </si>
+  <si>
+    <t>Karen Leung</t>
+  </si>
+  <si>
+    <t>大埔大元邨 泰樂樓B座 620室</t>
+  </si>
+  <si>
+    <t>Lam Pak Kei</t>
+  </si>
+  <si>
+    <t>新界坑口新寶城6座26樓B室</t>
+  </si>
+  <si>
+    <t>May Luen</t>
+  </si>
+  <si>
+    <t>荃灣 華麗海灣酒店 1205室</t>
+  </si>
+  <si>
+    <t>Chan chi ho</t>
+  </si>
+  <si>
+    <t>香港尖沙咀麼地道62號永安大廈9樓915室57號房</t>
+  </si>
+  <si>
+    <t>T2 x 1,  星期五 28/8 上午11點至下午六點</t>
+  </si>
+  <si>
+    <t>Leung Pan Tsoi</t>
+  </si>
+  <si>
+    <t>Rm1715, Leung Kit House, Leung King Est</t>
+  </si>
+  <si>
+    <t>25/8-29/8 全時段，請上門前兩小時通知</t>
+  </si>
+  <si>
+    <t>Pinky Tam</t>
+  </si>
+  <si>
+    <t>香港筲箕灣耀東邨耀福樓1005室</t>
+  </si>
+  <si>
+    <t>Kwok Wai Man</t>
+  </si>
+  <si>
+    <t>鑽石山鳳德邨紫鳳樓821室</t>
+  </si>
+  <si>
+    <t>8月29號  星期六早上  收件</t>
+  </si>
+  <si>
+    <t>Alrix Lam</t>
+  </si>
+  <si>
+    <t>九龍觀塘月華街月華大厦9樓37號</t>
+  </si>
+  <si>
+    <t>T2 x1 請安排27/8星期四收件，盡量於18：00前 (連同海運編號11293 2箱，現共3箱）</t>
+  </si>
+  <si>
+    <t>Shirley Paang</t>
+  </si>
+  <si>
+    <t>葵涌荔景邨樂景樓8樓831室</t>
+  </si>
+  <si>
+    <t>Crystal Ching</t>
+  </si>
+  <si>
+    <t>香港九龍紅磡紅鸞道8號九龍海灣酒店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">林錦華 Lam Kam Wah </t>
+  </si>
+  <si>
+    <t>香港 新界 元朗青山公路 91-93 號 恆生元朗大廈五樓501-502室 趙永健律師行</t>
+  </si>
+  <si>
+    <t>鍾先生</t>
+  </si>
+  <si>
+    <t>荃灣蕙荃路53-61怡景園1座26樓D室</t>
+  </si>
+  <si>
+    <t>27or28 AUG</t>
+  </si>
+  <si>
+    <t>劉小姐</t>
+  </si>
+  <si>
+    <t>香港美孚 荔欣苑 荔林閣2814室</t>
+  </si>
+  <si>
+    <t>想安排28/8上門取件</t>
+  </si>
+  <si>
+    <t>LAI KUEN WONG</t>
+  </si>
+  <si>
+    <t>荃灣綠楊新村M座20樓5室</t>
+  </si>
+  <si>
+    <t>T2 x 1, 28/8 上午收件，謝謝</t>
+  </si>
+  <si>
+    <t>Chung Yan Ma</t>
+  </si>
+  <si>
+    <t>屯門景峰徑2號景新臺1座27樓F室</t>
+  </si>
+  <si>
+    <t>M3x1, 可全日收件</t>
+  </si>
+  <si>
+    <t>Tobby</t>
+  </si>
+  <si>
+    <t>彩雲村啟輝樓1818室</t>
+  </si>
+  <si>
+    <t>8月27號之後收件，謝謝</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>Lai Chu Joyce Chim</t>
+  </si>
+  <si>
+    <t>九龍大角咀海庭道18號帝柏海灣一座19樓A室</t>
+  </si>
+  <si>
+    <t>收件日： 28/8 （下午2時後）； 29/8 （全日）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lau Hon Fai </t>
+  </si>
+  <si>
+    <t>新界錦上路上村謝屋村430號地下</t>
+  </si>
+  <si>
+    <t>Ho siu kuen</t>
+  </si>
+  <si>
+    <t>沙田馬鞍山欣安邨欣喜樓3502室</t>
+  </si>
+  <si>
+    <t>27號14點前</t>
+  </si>
+  <si>
+    <t>星期四 27號14點前</t>
+  </si>
+  <si>
+    <t>Irene Tang</t>
+  </si>
+  <si>
+    <t>新界青衣青雅苑3樓310室</t>
+  </si>
+  <si>
+    <t>T2 x 1 , 26/8 收件 , 全日</t>
   </si>
   <si>
     <t>Kelvin</t>
   </si>
   <si>
     <t>香港荔枝角長裕街2號嘉圖工廠大廈5樓B座501室</t>
   </si>
   <si>
-    <t>#1889</t>
-[...170 lines deleted...]
-    <t>T2x2,全日可收件但要事前通知</t>
+    <t xml:space="preserve"> Kelvin</t>
+  </si>
+  <si>
+    <t>#1924</t>
+  </si>
+  <si>
+    <t>#1922</t>
+  </si>
+  <si>
+    <t>Ting Ka Chun</t>
+  </si>
+  <si>
+    <t>葵涌大圓街11-13 同珍工業中心B座607</t>
+  </si>
+  <si>
+    <t>今個星期四下晝27/8 或者下個星期一下晝(31/8)</t>
+  </si>
+  <si>
+    <t>Fan Ka Ki</t>
+  </si>
+  <si>
+    <t>天水圍天瑞邨瑞業樓913室</t>
+  </si>
+  <si>
+    <t>Terence Leung</t>
+  </si>
+  <si>
+    <t>新界荃灣楊屋道1號楊屋道1號萬景峰二座10樓G單位</t>
+  </si>
+  <si>
+    <t>29/8 早上收件</t>
+  </si>
+  <si>
+    <t>honlam lee</t>
+  </si>
+  <si>
+    <t>Rm2613, Block C, Po Nga Court, Tai Po HK</t>
+  </si>
+  <si>
+    <t>27/8 pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Li Ka Man </t>
+  </si>
+  <si>
+    <t>新界大埔,廣福邨廣智樓,21樓,C 2104室</t>
+  </si>
+  <si>
+    <t>T2x1  8月27號 星期四 上門取件</t>
+  </si>
+  <si>
+    <t>李生</t>
+  </si>
+  <si>
+    <t>粉嶺欣盛苑欣麗閣2909室</t>
+  </si>
+  <si>
+    <t>Ms Tai</t>
+  </si>
+  <si>
+    <t>將軍澳茵怡花園三座8樓H室</t>
+  </si>
+  <si>
+    <t>想安排27/8，中-下午收件</t>
+  </si>
+  <si>
+    <t>Yukei Fung</t>
+  </si>
+  <si>
+    <t>屯門友愛村愛德樓1735室</t>
+  </si>
+  <si>
+    <t>26/8 下午1點後收件</t>
+  </si>
+  <si>
+    <t>Kelvin Wong</t>
+  </si>
+  <si>
+    <t>筲箕灣東大街東威大廈1座25樓18室</t>
+  </si>
+  <si>
+    <t>請儘量安排26號收件</t>
+  </si>
+  <si>
+    <t>Ho</t>
+  </si>
+  <si>
+    <t>Rm 1319,Wah Lok Hse,Wah Fu Est.Aberdeen.Hong Kong</t>
+  </si>
+  <si>
+    <t>想安排26號收件</t>
+  </si>
+  <si>
+    <t>Mei Shan Hui</t>
+  </si>
+  <si>
+    <t>長沙灣美居中心第六座6樓H室</t>
+  </si>
+  <si>
+    <t>希望可於26/8（星期三）或27/8（星期四）下午4點前上門收件，謝謝你</t>
+  </si>
+  <si>
+    <t>嚴先生</t>
+  </si>
+  <si>
+    <t>九龍美孚新邨第四期111號15樓C</t>
+  </si>
+  <si>
+    <t>Ching Man Ng</t>
+  </si>
+  <si>
+    <t>荃灣大窩口富德樓3714室</t>
+  </si>
+  <si>
+    <t>M4x1, 可隨時早上上門收件</t>
+  </si>
+  <si>
+    <t>Zoe Yik</t>
+  </si>
+  <si>
+    <t>粉嶺欣盛苑欣秀閣2508室</t>
+  </si>
+  <si>
+    <t>24/08/2026-25/08/2026</t>
+  </si>
+  <si>
+    <t>Tse Pui Ying</t>
+  </si>
+  <si>
+    <t>荃灣海濱花園第一座海寶閣8樓H室</t>
+  </si>
+  <si>
+    <t>8月26號收件</t>
+  </si>
+  <si>
+    <t>2026-08-23</t>
+  </si>
+  <si>
+    <t>Winston Ho</t>
+  </si>
+  <si>
+    <t>Flat D, 50/F, Tower 9, Park Central, Tseung Kwan O, NT</t>
+  </si>
+  <si>
+    <t>T2 x2 請安排27/8星期四收件，盡量於18：00前，謝謝</t>
+  </si>
+  <si>
+    <t>Kelly Yeung</t>
+  </si>
+  <si>
+    <t>坑口銀澳路一號新寶城5座45G</t>
+  </si>
+  <si>
+    <t>T2 x 10 8月29日（星期六）上午收箱</t>
+  </si>
+  <si>
+    <t>Chongyiu lung</t>
+  </si>
+  <si>
+    <t>柴灣莘民道消防宿舍22摟F室</t>
+  </si>
+  <si>
+    <t>鄭小姐</t>
+  </si>
+  <si>
+    <t>將軍澳寶盈花園第四座26樓A室  星期三8月26日上門收箱</t>
+  </si>
+  <si>
+    <t>星期三8月26日上門收箱</t>
+  </si>
+  <si>
+    <t>Mak Wing Tsz</t>
+  </si>
+  <si>
+    <t>西貢響鐘村2號地下</t>
+  </si>
+  <si>
+    <t>全日可以收件，不過請先聯絡寄件人，內有犬隻。如果冇人聽電話，請what’s app 60551312</t>
+  </si>
+  <si>
+    <t>Szeto Wai Fong , Room 2406</t>
+  </si>
+  <si>
+    <t>香港沙田凱悅酒店. 新界沙田澤祥街18號  請8-28號週五取件謝謝</t>
+  </si>
+  <si>
+    <t>M3 x1.  Pls pick up on 28 Aug, 酒店禮賓部</t>
+  </si>
+  <si>
+    <t>陳萍新</t>
+  </si>
+  <si>
+    <t>青衣長亨邨亨俊樓2405室</t>
+  </si>
+  <si>
+    <t>May Ho</t>
+  </si>
+  <si>
+    <t>大圍顯徑邨顯祐樓2509室</t>
+  </si>
+  <si>
+    <t>Clovis Hung</t>
+  </si>
+  <si>
+    <t>葵涌葵涌邨逸葵樓2313室  請週六 29號收件</t>
+  </si>
+  <si>
+    <t>T2x1, 星期六收件。</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>西灣河欣景花園3座4樓D室</t>
+  </si>
+  <si>
+    <t>黃太</t>
+  </si>
+  <si>
+    <t xml:space="preserve">沙田禾峯村協和樓7樓701室   </t>
+  </si>
+  <si>
+    <t>Sandy Chan</t>
+  </si>
+  <si>
+    <t>香港中環堅道88號 11/F E室   安排星期五下午收貨</t>
+  </si>
+  <si>
+    <t>Tiffany Chan</t>
+  </si>
+  <si>
+    <t>堅尼地城2號西祥街寶翠閣B座3室19樓</t>
+  </si>
+  <si>
+    <t>Goh ae choo</t>
+  </si>
+  <si>
+    <t>新界大水坑錦駿苑E 座40樓11室</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>Yeung Yuen Kwan</t>
+  </si>
+  <si>
+    <t>青衣長安邨安清樓1411室</t>
+  </si>
+  <si>
+    <t>T2 x1, 26-28號全日可以收件</t>
+  </si>
+  <si>
+    <t>OiLam Cheung</t>
+  </si>
+  <si>
+    <t>東涌松慧街（中國石油旁）</t>
+  </si>
+  <si>
+    <t>8月24號，兩小時前請通知，因為我要由大嶼山禁區內送到東涌</t>
+  </si>
+  <si>
+    <t>Li</t>
+  </si>
+  <si>
+    <t>上水彩蒲苑彩碧閣2303室</t>
+  </si>
+  <si>
+    <t>Ms Suk Han Chong 莊小組</t>
+  </si>
+  <si>
+    <t>粉嶺祥華邨祥德樓26樓C2607室</t>
+  </si>
+  <si>
+    <t>如聯繫不上，可以聯絡 852 64781077</t>
+  </si>
+  <si>
+    <t>Mak so kam</t>
+  </si>
+  <si>
+    <t>大埔太和邨翠和樓3527室</t>
+  </si>
+  <si>
+    <t>25,26/8上午</t>
+  </si>
+  <si>
+    <t>Tin Tam</t>
+  </si>
+  <si>
+    <t>香港華富邨華泰樓11樓1119室</t>
+  </si>
+  <si>
+    <t>T2 x 1, 盡量下午1:00-5:00</t>
+  </si>
+  <si>
+    <t>Chu Woot Mau</t>
+  </si>
+  <si>
+    <t>沙田馬鞍山錦鞍苑寶鞍閣3506室</t>
+  </si>
+  <si>
+    <t>T2 x 3 箱，到前請致電朱生聯絡，謝謝</t>
+  </si>
+  <si>
+    <t>陳生</t>
+  </si>
+  <si>
+    <t>Rm 2308, 23/F, Block A, Kam Yung House, Kam Fung Court, Ma On Shan, Shatin, N.T.</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>Rodelia</t>
+  </si>
+  <si>
+    <t>荃灣中心成都樓30F室</t>
+  </si>
+  <si>
+    <t>Fion Wong</t>
+  </si>
+  <si>
+    <t>新界大埔大元邨泰樂樓C座14樓1431室</t>
+  </si>
+  <si>
+    <t>8月27號早上10點到 上午到以上大埔地址收貨， 謝謝.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kwok Kwai Yung </t>
+  </si>
+  <si>
+    <t>Room 501, Cheung Tai House(BLK A), Ching Tai Court, Tsing Yi</t>
+  </si>
+  <si>
+    <t>Shanshan Ho</t>
+  </si>
+  <si>
+    <t>旺角豉油街hotel108 1樓</t>
+  </si>
+  <si>
+    <t>M3x1 m4x1 23Aug 星期三 12:00後</t>
+  </si>
+  <si>
+    <t>Peggy Yu</t>
+  </si>
+  <si>
+    <t>藍田啟田村啟旺樓3416室</t>
+  </si>
+  <si>
+    <t>Wendy Lam</t>
+  </si>
+  <si>
+    <t>元朗黃屋村205號瀚林苑3座地下</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>Fong Yiu Chung</t>
+  </si>
+  <si>
+    <t>馬鞍山富安花園七座11樓A室</t>
+  </si>
+  <si>
+    <t>25或26號可收件</t>
+  </si>
+  <si>
+    <t>Karen Yung</t>
+  </si>
+  <si>
+    <t>青衣長安村安湄樓1509室</t>
+  </si>
+  <si>
+    <t>2026年8月24日</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>陈凤光</t>
+  </si>
+  <si>
+    <t>新界元朗DD102 LDT1611</t>
+  </si>
+  <si>
+    <t>Chow Fung Kam</t>
+  </si>
+  <si>
+    <t>屯門湖景邨湖畔樓633室</t>
+  </si>
+  <si>
+    <t>T2 x2, 31/8 全日</t>
+  </si>
+  <si>
+    <t>Cheng Yuen Kin Philip</t>
+  </si>
+  <si>
+    <t>沙田沙角邨銀鷗樓 B座21樓21室</t>
+  </si>
+  <si>
+    <t>31-8-2026</t>
+  </si>
+  <si>
+    <t>Monty Wong</t>
+  </si>
+  <si>
+    <t>九龍尖沙咀加連威老道23A 3樓</t>
+  </si>
+  <si>
+    <t>Jacky Lee</t>
+  </si>
+  <si>
+    <t>天水圍天華邨華萃樓1513</t>
+  </si>
+  <si>
+    <t>T2 x 5, 預約27/8 取貨（只有這一天，拜托）全日可取</t>
+  </si>
+  <si>
+    <t>Percy Tang</t>
+  </si>
+  <si>
+    <t>新界上水旭埔苑商湖閣1703室</t>
+  </si>
+  <si>
+    <t>請安排27／8 星期四收件</t>
+  </si>
+  <si>
+    <t>E BREEZE LEUNG</t>
+  </si>
+  <si>
+    <t>九龍灣啟泰苑啟勳閣401 室</t>
+  </si>
+  <si>
+    <t>收件前2小時請用WhatsApp電話通知</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>WAN KWOK FUNG</t>
+  </si>
+  <si>
+    <t>荃灣翠濤閣3座樓A室</t>
+  </si>
+  <si>
+    <t>CHENG YAT SZE</t>
+  </si>
+  <si>
+    <t>屯門兆康苑兆豪閣1506室</t>
+  </si>
+  <si>
+    <t>M4x1 31/8 全日可以收件</t>
+  </si>
+  <si>
+    <t>Cindy Lui</t>
+  </si>
+  <si>
+    <t>粉嶺軍地虎地排村231號（魚塘尾停車場對住）</t>
+  </si>
+  <si>
+    <t>T2x1，26/8收件</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>Jenny Tsang</t>
+  </si>
+  <si>
+    <t>屯門鄉事會路83號瓏門7座40樓D室</t>
+  </si>
+  <si>
+    <t>請安排於8月25日收箱</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -727,1290 +1126,2764 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I44"/>
+  <dimension ref="A1:I96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>9540</v>
+        <v>11414</v>
       </c>
       <c r="B2">
-        <v>5802</v>
+        <v>1878</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>96626332</v>
+        <v>60785664</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G2">
-        <v>1650</v>
+        <v>1100</v>
       </c>
       <c r="H2"/>
       <c r="I2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>9538</v>
+        <v>11412</v>
       </c>
       <c r="B3">
-        <v>4573</v>
+        <v>6869</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
-        <v>93005031</v>
+        <v>98726166</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H3"/>
+        <v>1000</v>
+      </c>
+      <c r="H3" t="s">
+        <v>14</v>
+      </c>
       <c r="I3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>9537</v>
+        <v>11411</v>
       </c>
       <c r="B4">
-        <v>3220</v>
+        <v>6709</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D4">
-        <v>63553313</v>
+        <v>92122062</v>
       </c>
       <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4">
+        <v>1</v>
+      </c>
+      <c r="G4">
+        <v>600</v>
+      </c>
+      <c r="H4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" t="s">
         <v>15</v>
-      </c>
-[...8 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>9536</v>
+        <v>11408</v>
       </c>
       <c r="B5">
-        <v>1421</v>
+        <v>6563</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D5">
-        <v>98182198</v>
+        <v>92399810</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
-        <v>550</v>
+        <v>570</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>9535</v>
+        <v>11407</v>
       </c>
       <c r="B6">
-        <v>5499</v>
+        <v>6641</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D6">
-        <v>55339650</v>
+        <v>93469522</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G6">
-        <v>860</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="H6"/>
       <c r="I6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>9533</v>
+        <v>11406</v>
       </c>
       <c r="B7">
-        <v>6151</v>
+        <v>6905</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D7">
-        <v>63350142</v>
+        <v>92231031</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G7">
-        <v>1650</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="H7"/>
       <c r="I7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>9532</v>
+        <v>11404</v>
       </c>
       <c r="B8">
-        <v>3696</v>
+        <v>6139</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8">
-        <v>98232256</v>
+        <v>66839779</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="H8"/>
+        <v>600</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
       <c r="I8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>9529</v>
+        <v>11403</v>
       </c>
       <c r="B9">
-        <v>3977</v>
+        <v>2693</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9">
-        <v>53772880</v>
+        <v>66941320</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
-        <v>550</v>
+        <v>600</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>9528</v>
+        <v>11400</v>
       </c>
       <c r="B10">
-        <v>4474</v>
+        <v>6917</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10">
-        <v>95286950</v>
+        <v>61303792</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>1000</v>
+      </c>
+      <c r="H10" t="s">
+        <v>32</v>
+      </c>
       <c r="I10" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>9527</v>
+        <v>11397</v>
       </c>
       <c r="B11">
-        <v>3528</v>
+        <v>1694</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11">
-        <v>98048707</v>
+        <v>91553516</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
-        <v>550</v>
+        <v>600</v>
       </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I11" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>9525</v>
+        <v>11393</v>
       </c>
       <c r="B12">
-        <v>221</v>
+        <v>1737</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12">
-        <v>91896088</v>
+        <v>67348027</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12">
         <v>2</v>
       </c>
       <c r="G12">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>9524</v>
+        <v>11392</v>
       </c>
       <c r="B13">
-        <v>6235</v>
+        <v>3557</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13">
-        <v>94794028</v>
+        <v>97754579</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G13">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="H13"/>
       <c r="I13" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>9522</v>
+        <v>11391</v>
       </c>
       <c r="B14">
-        <v>5922</v>
+        <v>3361</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14">
-        <v>92073833</v>
+        <v>47585850</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G14">
-        <v>1500</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="H14"/>
       <c r="I14" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
-        <v>9515</v>
+        <v>11389</v>
       </c>
       <c r="B15">
-        <v>4299</v>
+        <v>6275</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
-        <v>91247063</v>
+        <v>54037301</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G15">
-        <v>1650</v>
+        <v>1100</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>9509</v>
+        <v>11387</v>
       </c>
       <c r="B16">
-        <v>5953</v>
+        <v>6946</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16">
-        <v>60481626</v>
+        <v>91057085</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G16">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1800</v>
+      </c>
+      <c r="H16"/>
       <c r="I16" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>9508</v>
+        <v>11383</v>
       </c>
       <c r="B17">
-        <v>4225</v>
+        <v>6545</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D17">
-        <v>96560488</v>
+        <v>96556462</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F17">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G17">
-        <v>950</v>
+        <v>3000</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>9504</v>
+        <v>11381</v>
       </c>
       <c r="B18">
-        <v>4598</v>
+        <v>6868</v>
       </c>
       <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18">
+        <v>60973897</v>
+      </c>
+      <c r="E18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18">
+        <v>1</v>
+      </c>
+      <c r="G18">
+        <v>600</v>
+      </c>
+      <c r="H18" t="s">
         <v>50</v>
       </c>
-      <c r="D18">
-[...11 lines deleted...]
-      <c r="H18"/>
       <c r="I18" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>9502</v>
+        <v>11379</v>
       </c>
       <c r="B19">
-        <v>6195</v>
+        <v>6942</v>
       </c>
       <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19">
+        <v>66815925</v>
+      </c>
+      <c r="E19" t="s">
         <v>52</v>
       </c>
-      <c r="D19">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="F19">
+        <v>1</v>
+      </c>
+      <c r="G19">
+        <v>910</v>
+      </c>
+      <c r="H19" t="s">
         <v>53</v>
       </c>
-      <c r="F19">
-[...7 lines deleted...]
-      </c>
       <c r="I19" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>9501</v>
+        <v>11376</v>
       </c>
       <c r="B20">
-        <v>5938</v>
+        <v>5095</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D20">
-        <v>56692144</v>
+        <v>92507716</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G20">
-        <v>1500</v>
+        <v>600</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>9499</v>
+        <v>11375</v>
       </c>
       <c r="B21">
-        <v>5993</v>
+        <v>6870</v>
       </c>
       <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21">
+        <v>98062540</v>
+      </c>
+      <c r="E21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
+      </c>
+      <c r="G21">
+        <v>910</v>
+      </c>
+      <c r="H21" t="s">
         <v>58</v>
       </c>
-      <c r="D21">
-[...13 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>9497</v>
+        <v>11373</v>
       </c>
       <c r="B22">
-        <v>6226</v>
+        <v>3433</v>
       </c>
       <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22">
+        <v>95208218</v>
+      </c>
+      <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22">
+        <v>1</v>
+      </c>
+      <c r="G22">
+        <v>550</v>
+      </c>
+      <c r="H22" t="s">
         <v>61</v>
       </c>
-      <c r="D22">
-[...11 lines deleted...]
-      <c r="H22"/>
       <c r="I22" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>9496</v>
+        <v>11372</v>
       </c>
       <c r="B23">
-        <v>29</v>
+        <v>6732</v>
       </c>
       <c r="C23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23">
+        <v>97367999</v>
+      </c>
+      <c r="E23" t="s">
         <v>63</v>
       </c>
-      <c r="D23">
-[...4 lines deleted...]
-      </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="H23"/>
       <c r="I23" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>9493</v>
+        <v>11371</v>
       </c>
       <c r="B24">
-        <v>749</v>
+        <v>6628</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D24">
-        <v>93650087</v>
+        <v>97070966</v>
       </c>
       <c r="E24" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G24">
-        <v>550</v>
+        <v>1800</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>9491</v>
+        <v>11370</v>
       </c>
       <c r="B25">
-        <v>6196</v>
+        <v>6607</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D25">
-        <v>93270488</v>
+        <v>96274356</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F25">
         <v>1</v>
       </c>
       <c r="G25">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="H25"/>
       <c r="I25" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>9489</v>
+        <v>11369</v>
       </c>
       <c r="B26">
-        <v>5761</v>
+        <v>6388</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D26">
-        <v>91008210</v>
+        <v>96849481</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="H26"/>
+        <v>600</v>
+      </c>
+      <c r="H26" t="s">
+        <v>70</v>
+      </c>
       <c r="I26" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>9488</v>
+        <v>11365</v>
       </c>
       <c r="B27">
-        <v>5295</v>
+        <v>6827</v>
       </c>
       <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27">
+        <v>44165932</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27">
+        <v>5</v>
+      </c>
+      <c r="G27">
+        <v>1650</v>
+      </c>
+      <c r="H27" t="s">
         <v>73</v>
       </c>
-      <c r="D27">
-[...11 lines deleted...]
-      <c r="H27"/>
       <c r="I27" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>9486</v>
+        <v>11363</v>
       </c>
       <c r="B28">
-        <v>1414</v>
+        <v>6831</v>
       </c>
       <c r="C28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28">
+        <v>90420869</v>
+      </c>
+      <c r="E28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28">
+        <v>1</v>
+      </c>
+      <c r="G28">
+        <v>600</v>
+      </c>
+      <c r="H28" t="s">
         <v>76</v>
       </c>
-      <c r="D28">
-[...13 lines deleted...]
-      </c>
       <c r="I28" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>9485</v>
+        <v>11360</v>
       </c>
       <c r="B29">
-        <v>2581</v>
+        <v>6687</v>
       </c>
       <c r="C29" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29">
+        <v>60790611</v>
+      </c>
+      <c r="E29" t="s">
+        <v>78</v>
+      </c>
+      <c r="F29">
+        <v>1</v>
+      </c>
+      <c r="G29">
+        <v>570</v>
+      </c>
+      <c r="H29" t="s">
         <v>79</v>
       </c>
-      <c r="D29">
-[...11 lines deleted...]
-      <c r="H29"/>
       <c r="I29" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>9481</v>
+        <v>11355</v>
       </c>
       <c r="B30">
-        <v>5955</v>
+        <v>1033</v>
       </c>
       <c r="C30" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30">
+        <v>69008261</v>
+      </c>
+      <c r="E30" t="s">
         <v>81</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="F30">
+        <v>1</v>
+      </c>
+      <c r="G30">
+        <v>600</v>
+      </c>
+      <c r="H30" t="s">
         <v>82</v>
       </c>
-      <c r="F30">
-[...5 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>9479</v>
+        <v>11353</v>
       </c>
       <c r="B31">
-        <v>6086</v>
+        <v>6909</v>
       </c>
       <c r="C31" t="s">
         <v>84</v>
       </c>
       <c r="D31">
-        <v>93279552</v>
+        <v>90363682</v>
       </c>
       <c r="E31" t="s">
         <v>85</v>
       </c>
       <c r="F31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G31">
-        <v>1720</v>
+        <v>800</v>
       </c>
       <c r="H31" t="s">
         <v>86</v>
       </c>
       <c r="I31" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>9478</v>
+        <v>11346</v>
       </c>
       <c r="B32">
-        <v>5563</v>
+        <v>2780</v>
       </c>
       <c r="C32" t="s">
         <v>87</v>
       </c>
       <c r="D32">
-        <v>97039012</v>
+        <v>91380512</v>
       </c>
       <c r="E32" t="s">
         <v>88</v>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
       <c r="G32">
-        <v>1100</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="H32"/>
       <c r="I32" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>9476</v>
+        <v>11345</v>
       </c>
       <c r="B33">
-        <v>1749</v>
+        <v>6855</v>
       </c>
       <c r="C33" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33">
+        <v>96679532</v>
+      </c>
+      <c r="E33" t="s">
         <v>90</v>
       </c>
-      <c r="D33">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="F33">
+        <v>1</v>
+      </c>
+      <c r="G33">
+        <v>600</v>
+      </c>
+      <c r="H33" t="s">
         <v>91</v>
       </c>
-      <c r="F33">
-[...5 lines deleted...]
-      <c r="H33"/>
       <c r="I33" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>9474</v>
+        <v>11344</v>
       </c>
       <c r="B34">
-        <v>4564</v>
+        <v>6855</v>
       </c>
       <c r="C34" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34">
+        <v>96679532</v>
+      </c>
+      <c r="E34" t="s">
+        <v>90</v>
+      </c>
+      <c r="F34">
+        <v>1</v>
+      </c>
+      <c r="G34">
+        <v>530</v>
+      </c>
+      <c r="H34" t="s">
         <v>92</v>
       </c>
-      <c r="D34">
-[...13 lines deleted...]
-      </c>
       <c r="I34" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>9472</v>
+        <v>11339</v>
       </c>
       <c r="B35">
-        <v>5649</v>
+        <v>6887</v>
       </c>
       <c r="C35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35">
+        <v>96885902</v>
+      </c>
+      <c r="E35" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35">
+        <v>1</v>
+      </c>
+      <c r="G35">
+        <v>600</v>
+      </c>
+      <c r="H35" t="s">
         <v>95</v>
       </c>
-      <c r="D35">
-[...13 lines deleted...]
-      </c>
       <c r="I35" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>9471</v>
+        <v>11338</v>
       </c>
       <c r="B36">
-        <v>1976</v>
+        <v>6513</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D36">
-        <v>91515515</v>
+        <v>94455572</v>
       </c>
       <c r="E36" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G36">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="H36"/>
       <c r="I36" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>9468</v>
+        <v>11337</v>
       </c>
       <c r="B37">
-        <v>4022</v>
+        <v>29</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D37">
-        <v>61212383</v>
+        <v>94455572</v>
       </c>
       <c r="E37" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
-        <v>1360</v>
+        <v>530</v>
       </c>
       <c r="H37" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="I37" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>9467</v>
+        <v>11335</v>
       </c>
       <c r="B38">
-        <v>1555</v>
+        <v>29</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="D38">
-        <v>98340705</v>
+        <v>94455572</v>
       </c>
       <c r="E38" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="F38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G38">
-        <v>1410</v>
+        <v>600</v>
       </c>
       <c r="H38" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="I38" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>9466</v>
+        <v>11334</v>
       </c>
       <c r="B39">
-        <v>4743</v>
+        <v>6928</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D39">
-        <v>44912369</v>
+        <v>98236532</v>
       </c>
       <c r="E39" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F39">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G39">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="H39"/>
+        <v>2730</v>
+      </c>
+      <c r="H39" t="s">
+        <v>103</v>
+      </c>
       <c r="I39" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>9453</v>
+        <v>11333</v>
       </c>
       <c r="B40">
-        <v>6204</v>
+        <v>6720</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D40">
-        <v>63189933</v>
+        <v>96769950</v>
       </c>
       <c r="E40" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40">
-        <v>550</v>
+        <v>600</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>9449</v>
+        <v>11332</v>
       </c>
       <c r="B41">
-        <v>4743</v>
+        <v>6821</v>
       </c>
       <c r="C41" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41">
+        <v>93123086</v>
+      </c>
+      <c r="E41" t="s">
+        <v>107</v>
+      </c>
+      <c r="F41">
+        <v>2</v>
+      </c>
+      <c r="G41">
+        <v>1200</v>
+      </c>
+      <c r="H41" t="s">
         <v>108</v>
       </c>
-      <c r="D41">
-[...11 lines deleted...]
-      <c r="H41"/>
       <c r="I41" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>9448</v>
+        <v>11329</v>
       </c>
       <c r="B42">
-        <v>1909</v>
+        <v>6409</v>
       </c>
       <c r="C42" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D42">
-        <v>92796620</v>
+        <v>98226113</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G42">
-        <v>550</v>
+        <v>1800</v>
       </c>
       <c r="H42" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="I42" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>9432</v>
+        <v>11327</v>
       </c>
       <c r="B43">
-        <v>2258</v>
+        <v>1568</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D43">
-        <v>65975816</v>
+        <v>92377040</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
-        <v>550</v>
+        <v>600</v>
       </c>
       <c r="H43" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="I43" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>9431</v>
+        <v>11326</v>
       </c>
       <c r="B44">
-        <v>5909</v>
+        <v>6834</v>
       </c>
       <c r="C44" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44">
+        <v>94907591</v>
+      </c>
+      <c r="E44" t="s">
+        <v>116</v>
+      </c>
+      <c r="F44">
+        <v>1</v>
+      </c>
+      <c r="G44">
+        <v>600</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45">
+        <v>11323</v>
+      </c>
+      <c r="B45">
+        <v>6827</v>
+      </c>
+      <c r="C45" t="s">
+        <v>117</v>
+      </c>
+      <c r="D45">
+        <v>92798687</v>
+      </c>
+      <c r="E45" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45">
+        <v>2</v>
+      </c>
+      <c r="G45">
+        <v>1100</v>
+      </c>
+      <c r="H45" t="s">
+        <v>119</v>
+      </c>
+      <c r="I45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>11321</v>
+      </c>
+      <c r="B46">
+        <v>6473</v>
+      </c>
+      <c r="C46" t="s">
         <v>120</v>
       </c>
-      <c r="D44">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="D46">
+        <v>90333751</v>
+      </c>
+      <c r="E46" t="s">
         <v>121</v>
       </c>
-      <c r="F44">
+      <c r="F46">
+        <v>1</v>
+      </c>
+      <c r="G46">
+        <v>910</v>
+      </c>
+      <c r="H46" t="s">
+        <v>122</v>
+      </c>
+      <c r="I46" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>11320</v>
+      </c>
+      <c r="B47">
+        <v>1590</v>
+      </c>
+      <c r="C47" t="s">
+        <v>123</v>
+      </c>
+      <c r="D47">
+        <v>60463378</v>
+      </c>
+      <c r="E47" t="s">
+        <v>124</v>
+      </c>
+      <c r="F47">
+        <v>1</v>
+      </c>
+      <c r="G47">
+        <v>1410</v>
+      </c>
+      <c r="H47" t="s">
+        <v>125</v>
+      </c>
+      <c r="I47" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>11319</v>
+      </c>
+      <c r="B48">
+        <v>6827</v>
+      </c>
+      <c r="C48" t="s">
+        <v>126</v>
+      </c>
+      <c r="D48">
+        <v>97595927</v>
+      </c>
+      <c r="E48" t="s">
+        <v>127</v>
+      </c>
+      <c r="F48">
+        <v>1</v>
+      </c>
+      <c r="G48">
+        <v>550</v>
+      </c>
+      <c r="H48" t="s">
+        <v>128</v>
+      </c>
+      <c r="I48" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49">
+        <v>11318</v>
+      </c>
+      <c r="B49">
+        <v>6882</v>
+      </c>
+      <c r="C49" t="s">
+        <v>129</v>
+      </c>
+      <c r="D49">
+        <v>52978535</v>
+      </c>
+      <c r="E49" t="s">
+        <v>130</v>
+      </c>
+      <c r="F49">
+        <v>1</v>
+      </c>
+      <c r="G49">
+        <v>600</v>
+      </c>
+      <c r="H49" t="s">
+        <v>131</v>
+      </c>
+      <c r="I49" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>11311</v>
+      </c>
+      <c r="B50">
+        <v>4477</v>
+      </c>
+      <c r="C50" t="s">
+        <v>132</v>
+      </c>
+      <c r="D50">
+        <v>62892434</v>
+      </c>
+      <c r="E50" t="s">
+        <v>133</v>
+      </c>
+      <c r="F50">
+        <v>1</v>
+      </c>
+      <c r="G50">
+        <v>600</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>11306</v>
+      </c>
+      <c r="B51">
+        <v>6663</v>
+      </c>
+      <c r="C51" t="s">
+        <v>134</v>
+      </c>
+      <c r="D51">
+        <v>60529427</v>
+      </c>
+      <c r="E51" t="s">
+        <v>135</v>
+      </c>
+      <c r="F51">
+        <v>1</v>
+      </c>
+      <c r="G51">
+        <v>910</v>
+      </c>
+      <c r="H51" t="s">
+        <v>136</v>
+      </c>
+      <c r="I51" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>11299</v>
+      </c>
+      <c r="B52">
+        <v>6800</v>
+      </c>
+      <c r="C52" t="s">
+        <v>137</v>
+      </c>
+      <c r="D52">
+        <v>64344717</v>
+      </c>
+      <c r="E52" t="s">
+        <v>138</v>
+      </c>
+      <c r="F52">
+        <v>1</v>
+      </c>
+      <c r="G52">
+        <v>600</v>
+      </c>
+      <c r="H52" t="s">
+        <v>139</v>
+      </c>
+      <c r="I52" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
+        <v>11296</v>
+      </c>
+      <c r="B53">
+        <v>6543</v>
+      </c>
+      <c r="C53" t="s">
+        <v>140</v>
+      </c>
+      <c r="D53">
+        <v>98105773</v>
+      </c>
+      <c r="E53" t="s">
+        <v>141</v>
+      </c>
+      <c r="F53">
         <v>2</v>
       </c>
-      <c r="G44">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="G53">
+        <v>1600</v>
+      </c>
+      <c r="H53" t="s">
+        <v>142</v>
+      </c>
+      <c r="I53" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>11294</v>
+      </c>
+      <c r="B54">
+        <v>6852</v>
+      </c>
+      <c r="C54" t="s">
+        <v>144</v>
+      </c>
+      <c r="D54">
+        <v>93406789</v>
+      </c>
+      <c r="E54" t="s">
+        <v>145</v>
+      </c>
+      <c r="F54">
+        <v>1</v>
+      </c>
+      <c r="G54">
+        <v>600</v>
+      </c>
+      <c r="H54"/>
+      <c r="I54" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>11293</v>
+      </c>
+      <c r="B55">
+        <v>3433</v>
+      </c>
+      <c r="C55" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55">
+        <v>95208218</v>
+      </c>
+      <c r="E55" t="s">
+        <v>60</v>
+      </c>
+      <c r="F55">
+        <v>2</v>
+      </c>
+      <c r="G55">
+        <v>1100</v>
+      </c>
+      <c r="H55" t="s">
+        <v>146</v>
+      </c>
+      <c r="I55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>11291</v>
+      </c>
+      <c r="B56">
+        <v>6330</v>
+      </c>
+      <c r="C56" t="s">
+        <v>147</v>
+      </c>
+      <c r="D56">
+        <v>98469211</v>
+      </c>
+      <c r="E56" t="s">
+        <v>148</v>
+      </c>
+      <c r="F56">
+        <v>10</v>
+      </c>
+      <c r="G56">
+        <v>5500</v>
+      </c>
+      <c r="H56" t="s">
+        <v>149</v>
+      </c>
+      <c r="I56" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>11287</v>
+      </c>
+      <c r="B57">
+        <v>1381</v>
+      </c>
+      <c r="C57" t="s">
+        <v>150</v>
+      </c>
+      <c r="D57">
+        <v>51211321</v>
+      </c>
+      <c r="E57" t="s">
+        <v>151</v>
+      </c>
+      <c r="F57">
+        <v>1</v>
+      </c>
+      <c r="G57">
+        <v>600</v>
+      </c>
+      <c r="H57"/>
+      <c r="I57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
+        <v>11284</v>
+      </c>
+      <c r="B58">
+        <v>1158</v>
+      </c>
+      <c r="C58" t="s">
+        <v>152</v>
+      </c>
+      <c r="D58">
+        <v>96208158</v>
+      </c>
+      <c r="E58" t="s">
+        <v>153</v>
+      </c>
+      <c r="F58">
+        <v>1</v>
+      </c>
+      <c r="G58">
+        <v>600</v>
+      </c>
+      <c r="H58" t="s">
+        <v>154</v>
+      </c>
+      <c r="I58" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59">
+        <v>11283</v>
+      </c>
+      <c r="B59">
+        <v>4561</v>
+      </c>
+      <c r="C59" t="s">
+        <v>155</v>
+      </c>
+      <c r="D59">
+        <v>93622498</v>
+      </c>
+      <c r="E59" t="s">
+        <v>156</v>
+      </c>
+      <c r="F59">
+        <v>1</v>
+      </c>
+      <c r="G59">
+        <v>600</v>
+      </c>
+      <c r="H59" t="s">
+        <v>157</v>
+      </c>
+      <c r="I59" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60">
+        <v>11279</v>
+      </c>
+      <c r="B60">
+        <v>3619</v>
+      </c>
+      <c r="C60" t="s">
+        <v>158</v>
+      </c>
+      <c r="D60">
+        <v>90345307</v>
+      </c>
+      <c r="E60" t="s">
+        <v>159</v>
+      </c>
+      <c r="F60">
+        <v>1</v>
+      </c>
+      <c r="G60">
+        <v>570</v>
+      </c>
+      <c r="H60" t="s">
+        <v>160</v>
+      </c>
+      <c r="I60" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61">
+        <v>11277</v>
+      </c>
+      <c r="B61">
+        <v>6851</v>
+      </c>
+      <c r="C61" t="s">
+        <v>161</v>
+      </c>
+      <c r="D61">
+        <v>91840907</v>
+      </c>
+      <c r="E61" t="s">
+        <v>162</v>
+      </c>
+      <c r="F61">
+        <v>1</v>
+      </c>
+      <c r="G61">
+        <v>600</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62">
+        <v>11275</v>
+      </c>
+      <c r="B62">
+        <v>4309</v>
+      </c>
+      <c r="C62" t="s">
+        <v>163</v>
+      </c>
+      <c r="D62">
+        <v>62873043</v>
+      </c>
+      <c r="E62" t="s">
+        <v>164</v>
+      </c>
+      <c r="F62">
+        <v>1</v>
+      </c>
+      <c r="G62">
+        <v>600</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63">
+        <v>11269</v>
+      </c>
+      <c r="B63">
+        <v>2523</v>
+      </c>
+      <c r="C63" t="s">
+        <v>165</v>
+      </c>
+      <c r="D63">
+        <v>51918283</v>
+      </c>
+      <c r="E63" t="s">
+        <v>166</v>
+      </c>
+      <c r="F63">
+        <v>1</v>
+      </c>
+      <c r="G63">
+        <v>600</v>
+      </c>
+      <c r="H63" t="s">
+        <v>167</v>
+      </c>
+      <c r="I63" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64">
+        <v>11264</v>
+      </c>
+      <c r="B64">
+        <v>3058</v>
+      </c>
+      <c r="C64" t="s">
+        <v>168</v>
+      </c>
+      <c r="D64">
+        <v>96321636</v>
+      </c>
+      <c r="E64" t="s">
+        <v>169</v>
+      </c>
+      <c r="F64">
+        <v>1</v>
+      </c>
+      <c r="G64">
+        <v>600</v>
+      </c>
+      <c r="H64"/>
+      <c r="I64" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65">
+        <v>11263</v>
+      </c>
+      <c r="B65">
+        <v>6827</v>
+      </c>
+      <c r="C65" t="s">
+        <v>170</v>
+      </c>
+      <c r="D65">
+        <v>66081185</v>
+      </c>
+      <c r="E65" t="s">
+        <v>171</v>
+      </c>
+      <c r="F65">
+        <v>2</v>
+      </c>
+      <c r="G65">
+        <v>1100</v>
+      </c>
+      <c r="H65"/>
+      <c r="I65" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66">
+        <v>11262</v>
+      </c>
+      <c r="B66">
+        <v>3936</v>
+      </c>
+      <c r="C66" t="s">
+        <v>172</v>
+      </c>
+      <c r="D66">
+        <v>92259799</v>
+      </c>
+      <c r="E66" t="s">
+        <v>173</v>
+      </c>
+      <c r="F66">
+        <v>1</v>
+      </c>
+      <c r="G66">
+        <v>600</v>
+      </c>
+      <c r="H66"/>
+      <c r="I66" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67">
+        <v>11259</v>
+      </c>
+      <c r="B67">
+        <v>3279</v>
+      </c>
+      <c r="C67" t="s">
+        <v>174</v>
+      </c>
+      <c r="D67">
+        <v>61022835</v>
+      </c>
+      <c r="E67" t="s">
+        <v>175</v>
+      </c>
+      <c r="F67">
+        <v>1</v>
+      </c>
+      <c r="G67">
+        <v>600</v>
+      </c>
+      <c r="H67"/>
+      <c r="I67" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68">
+        <v>11256</v>
+      </c>
+      <c r="B68">
+        <v>6876</v>
+      </c>
+      <c r="C68" t="s">
+        <v>176</v>
+      </c>
+      <c r="D68">
+        <v>93861656</v>
+      </c>
+      <c r="E68" t="s">
+        <v>177</v>
+      </c>
+      <c r="F68">
+        <v>1</v>
+      </c>
+      <c r="G68">
+        <v>600</v>
+      </c>
+      <c r="H68"/>
+      <c r="I68" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69">
+        <v>11253</v>
+      </c>
+      <c r="B69">
+        <v>6806</v>
+      </c>
+      <c r="C69" t="s">
+        <v>179</v>
+      </c>
+      <c r="D69">
+        <v>93778431</v>
+      </c>
+      <c r="E69" t="s">
+        <v>180</v>
+      </c>
+      <c r="F69">
+        <v>1</v>
+      </c>
+      <c r="G69">
+        <v>600</v>
+      </c>
+      <c r="H69" t="s">
+        <v>181</v>
+      </c>
+      <c r="I69" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70">
+        <v>11252</v>
+      </c>
+      <c r="B70">
+        <v>6903</v>
+      </c>
+      <c r="C70" t="s">
+        <v>96</v>
+      </c>
+      <c r="D70">
+        <v>94455572</v>
+      </c>
+      <c r="E70" t="s">
+        <v>97</v>
+      </c>
+      <c r="F70">
+        <v>1</v>
+      </c>
+      <c r="G70">
+        <v>530</v>
+      </c>
+      <c r="H70"/>
+      <c r="I70" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71">
+        <v>11248</v>
+      </c>
+      <c r="B71">
+        <v>6312</v>
+      </c>
+      <c r="C71" t="s">
+        <v>182</v>
+      </c>
+      <c r="D71">
+        <v>64006489</v>
+      </c>
+      <c r="E71" t="s">
+        <v>183</v>
+      </c>
+      <c r="F71">
+        <v>3</v>
+      </c>
+      <c r="G71">
+        <v>1800</v>
+      </c>
+      <c r="H71" t="s">
+        <v>184</v>
+      </c>
+      <c r="I71" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72">
+        <v>11245</v>
+      </c>
+      <c r="B72">
+        <v>2988</v>
+      </c>
+      <c r="C72" t="s">
+        <v>185</v>
+      </c>
+      <c r="D72">
+        <v>68239129</v>
+      </c>
+      <c r="E72" t="s">
+        <v>186</v>
+      </c>
+      <c r="F72">
+        <v>1</v>
+      </c>
+      <c r="G72">
+        <v>600</v>
+      </c>
+      <c r="H72"/>
+      <c r="I72" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73">
+        <v>11239</v>
+      </c>
+      <c r="B73">
+        <v>3517</v>
+      </c>
+      <c r="C73" t="s">
+        <v>187</v>
+      </c>
+      <c r="D73">
+        <v>98660689</v>
+      </c>
+      <c r="E73" t="s">
+        <v>188</v>
+      </c>
+      <c r="F73">
+        <v>2</v>
+      </c>
+      <c r="G73">
+        <v>1200</v>
+      </c>
+      <c r="H73" t="s">
+        <v>189</v>
+      </c>
+      <c r="I73" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>11220</v>
+      </c>
+      <c r="B74">
+        <v>6275</v>
+      </c>
+      <c r="C74" t="s">
+        <v>190</v>
+      </c>
+      <c r="D74">
+        <v>91788863</v>
+      </c>
+      <c r="E74" t="s">
+        <v>191</v>
+      </c>
+      <c r="F74">
+        <v>2</v>
+      </c>
+      <c r="G74">
+        <v>1100</v>
+      </c>
+      <c r="H74" t="s">
+        <v>192</v>
+      </c>
+      <c r="I74" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75">
+        <v>11219</v>
+      </c>
+      <c r="B75">
+        <v>4062</v>
+      </c>
+      <c r="C75" t="s">
+        <v>193</v>
+      </c>
+      <c r="D75">
+        <v>98830878</v>
+      </c>
+      <c r="E75" t="s">
+        <v>194</v>
+      </c>
+      <c r="F75">
+        <v>1</v>
+      </c>
+      <c r="G75">
+        <v>600</v>
+      </c>
+      <c r="H75" t="s">
+        <v>195</v>
+      </c>
+      <c r="I75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76">
+        <v>11215</v>
+      </c>
+      <c r="B76">
+        <v>1645</v>
+      </c>
+      <c r="C76" t="s">
+        <v>196</v>
+      </c>
+      <c r="D76">
+        <v>91995588</v>
+      </c>
+      <c r="E76" t="s">
+        <v>197</v>
+      </c>
+      <c r="F76">
+        <v>3</v>
+      </c>
+      <c r="G76">
+        <v>1800</v>
+      </c>
+      <c r="H76" t="s">
+        <v>198</v>
+      </c>
+      <c r="I76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77">
+        <v>11213</v>
+      </c>
+      <c r="B77">
+        <v>570</v>
+      </c>
+      <c r="C77" t="s">
+        <v>199</v>
+      </c>
+      <c r="D77">
+        <v>60882311</v>
+      </c>
+      <c r="E77" t="s">
+        <v>200</v>
+      </c>
+      <c r="F77">
+        <v>1</v>
+      </c>
+      <c r="G77">
+        <v>600</v>
+      </c>
+      <c r="H77"/>
+      <c r="I77" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78">
+        <v>11206</v>
+      </c>
+      <c r="B78">
+        <v>6390</v>
+      </c>
+      <c r="C78" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78">
+        <v>59698559</v>
+      </c>
+      <c r="E78" t="s">
+        <v>203</v>
+      </c>
+      <c r="F78">
+        <v>1</v>
+      </c>
+      <c r="G78">
+        <v>600</v>
+      </c>
+      <c r="H78"/>
+      <c r="I78" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79">
+        <v>11204</v>
+      </c>
+      <c r="B79">
+        <v>6891</v>
+      </c>
+      <c r="C79" t="s">
+        <v>204</v>
+      </c>
+      <c r="D79">
+        <v>60818073</v>
+      </c>
+      <c r="E79" t="s">
+        <v>205</v>
+      </c>
+      <c r="F79">
+        <v>1</v>
+      </c>
+      <c r="G79">
+        <v>600</v>
+      </c>
+      <c r="H79" t="s">
+        <v>206</v>
+      </c>
+      <c r="I79" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80">
+        <v>11198</v>
+      </c>
+      <c r="B80">
+        <v>5096</v>
+      </c>
+      <c r="C80" t="s">
+        <v>207</v>
+      </c>
+      <c r="D80">
+        <v>65097223</v>
+      </c>
+      <c r="E80" t="s">
+        <v>208</v>
+      </c>
+      <c r="F80">
+        <v>2</v>
+      </c>
+      <c r="G80">
+        <v>1200</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81">
+        <v>11189</v>
+      </c>
+      <c r="B81">
+        <v>6888</v>
+      </c>
+      <c r="C81" t="s">
+        <v>209</v>
+      </c>
+      <c r="D81">
+        <v>62815618</v>
+      </c>
+      <c r="E81" t="s">
+        <v>210</v>
+      </c>
+      <c r="F81">
+        <v>2</v>
+      </c>
+      <c r="G81">
+        <v>1480</v>
+      </c>
+      <c r="H81" t="s">
+        <v>211</v>
+      </c>
+      <c r="I81" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82">
+        <v>11187</v>
+      </c>
+      <c r="B82">
+        <v>6750</v>
+      </c>
+      <c r="C82" t="s">
+        <v>212</v>
+      </c>
+      <c r="D82">
+        <v>96380244</v>
+      </c>
+      <c r="E82" t="s">
+        <v>213</v>
+      </c>
+      <c r="F82">
+        <v>1</v>
+      </c>
+      <c r="G82">
+        <v>750</v>
+      </c>
+      <c r="H82"/>
+      <c r="I82" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83">
+        <v>11183</v>
+      </c>
+      <c r="B83">
+        <v>6316</v>
+      </c>
+      <c r="C83" t="s">
+        <v>214</v>
+      </c>
+      <c r="D83">
+        <v>65336768</v>
+      </c>
+      <c r="E83" t="s">
+        <v>215</v>
+      </c>
+      <c r="F83">
+        <v>5</v>
+      </c>
+      <c r="G83">
+        <v>2750</v>
+      </c>
+      <c r="H83" t="s">
+        <v>216</v>
+      </c>
+      <c r="I83" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84">
+        <v>11182</v>
+      </c>
+      <c r="B84">
+        <v>6883</v>
+      </c>
+      <c r="C84" t="s">
+        <v>217</v>
+      </c>
+      <c r="D84">
+        <v>94146410</v>
+      </c>
+      <c r="E84" t="s">
+        <v>218</v>
+      </c>
+      <c r="F84">
+        <v>1</v>
+      </c>
+      <c r="G84">
+        <v>910</v>
+      </c>
+      <c r="H84" t="s">
+        <v>219</v>
+      </c>
+      <c r="I84" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85">
+        <v>11176</v>
+      </c>
+      <c r="B85">
+        <v>6472</v>
+      </c>
+      <c r="C85" t="s">
+        <v>220</v>
+      </c>
+      <c r="D85">
+        <v>98036326</v>
+      </c>
+      <c r="E85" t="s">
+        <v>221</v>
+      </c>
+      <c r="F85">
+        <v>2</v>
+      </c>
+      <c r="G85">
+        <v>1200</v>
+      </c>
+      <c r="H85" t="s">
+        <v>222</v>
+      </c>
+      <c r="I85" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86">
+        <v>11171</v>
+      </c>
+      <c r="B86">
+        <v>5308</v>
+      </c>
+      <c r="C86" t="s">
+        <v>224</v>
+      </c>
+      <c r="D86">
+        <v>79081594</v>
+      </c>
+      <c r="E86" t="s">
+        <v>225</v>
+      </c>
+      <c r="F86">
+        <v>4</v>
+      </c>
+      <c r="G86">
+        <v>2200</v>
+      </c>
+      <c r="H86"/>
+      <c r="I86" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87">
+        <v>11167</v>
+      </c>
+      <c r="B87">
+        <v>4822</v>
+      </c>
+      <c r="C87" t="s">
+        <v>226</v>
+      </c>
+      <c r="D87">
+        <v>90803042</v>
+      </c>
+      <c r="E87" t="s">
+        <v>227</v>
+      </c>
+      <c r="F87">
+        <v>2</v>
+      </c>
+      <c r="G87">
+        <v>1200</v>
+      </c>
+      <c r="H87" t="s">
+        <v>228</v>
+      </c>
+      <c r="I87" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88">
+        <v>11156</v>
+      </c>
+      <c r="B88">
+        <v>6691</v>
+      </c>
+      <c r="C88" t="s">
+        <v>229</v>
+      </c>
+      <c r="D88">
+        <v>95300039</v>
+      </c>
+      <c r="E88" t="s">
+        <v>230</v>
+      </c>
+      <c r="F88">
+        <v>1</v>
+      </c>
+      <c r="G88">
+        <v>1410</v>
+      </c>
+      <c r="H88" t="s">
+        <v>231</v>
+      </c>
+      <c r="I88" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89">
+        <v>11155</v>
+      </c>
+      <c r="B89">
+        <v>4389</v>
+      </c>
+      <c r="C89" t="s">
+        <v>232</v>
+      </c>
+      <c r="D89">
+        <v>97472954</v>
+      </c>
+      <c r="E89" t="s">
+        <v>233</v>
+      </c>
+      <c r="F89">
+        <v>1</v>
+      </c>
+      <c r="G89">
+        <v>530</v>
+      </c>
+      <c r="H89"/>
+      <c r="I89" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90">
+        <v>11147</v>
+      </c>
+      <c r="B90">
+        <v>6625</v>
+      </c>
+      <c r="C90" t="s">
+        <v>234</v>
+      </c>
+      <c r="D90">
+        <v>61930826</v>
+      </c>
+      <c r="E90" t="s">
+        <v>235</v>
+      </c>
+      <c r="F90">
+        <v>5</v>
+      </c>
+      <c r="G90">
+        <v>2750</v>
+      </c>
+      <c r="H90" t="s">
+        <v>236</v>
+      </c>
+      <c r="I90" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91">
+        <v>11142</v>
+      </c>
+      <c r="B91">
+        <v>3810</v>
+      </c>
+      <c r="C91" t="s">
+        <v>237</v>
+      </c>
+      <c r="D91">
+        <v>61982410</v>
+      </c>
+      <c r="E91" t="s">
+        <v>238</v>
+      </c>
+      <c r="F91">
+        <v>5</v>
+      </c>
+      <c r="G91">
+        <v>3000</v>
+      </c>
+      <c r="H91" t="s">
+        <v>239</v>
+      </c>
+      <c r="I91" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92">
+        <v>11122</v>
+      </c>
+      <c r="B92">
+        <v>6858</v>
+      </c>
+      <c r="C92" t="s">
+        <v>240</v>
+      </c>
+      <c r="D92">
+        <v>98025056</v>
+      </c>
+      <c r="E92" t="s">
+        <v>241</v>
+      </c>
+      <c r="F92">
+        <v>1</v>
+      </c>
+      <c r="G92">
+        <v>910</v>
+      </c>
+      <c r="H92" t="s">
+        <v>242</v>
+      </c>
+      <c r="I92" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93">
+        <v>11092</v>
+      </c>
+      <c r="B93">
+        <v>2251</v>
+      </c>
+      <c r="C93" t="s">
+        <v>244</v>
+      </c>
+      <c r="D93">
+        <v>60280048</v>
+      </c>
+      <c r="E93" t="s">
+        <v>245</v>
+      </c>
+      <c r="F93">
+        <v>1</v>
+      </c>
+      <c r="G93">
+        <v>600</v>
+      </c>
+      <c r="H93"/>
+      <c r="I93" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94">
+        <v>11071</v>
+      </c>
+      <c r="B94">
+        <v>6773</v>
+      </c>
+      <c r="C94" t="s">
+        <v>246</v>
+      </c>
+      <c r="D94">
+        <v>94919497</v>
+      </c>
+      <c r="E94" t="s">
+        <v>247</v>
+      </c>
+      <c r="F94">
+        <v>1</v>
+      </c>
+      <c r="G94">
+        <v>910</v>
+      </c>
+      <c r="H94" t="s">
+        <v>248</v>
+      </c>
+      <c r="I94" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95">
+        <v>11046</v>
+      </c>
+      <c r="B95">
+        <v>2292</v>
+      </c>
+      <c r="C95" t="s">
+        <v>249</v>
+      </c>
+      <c r="D95">
+        <v>94960423</v>
+      </c>
+      <c r="E95" t="s">
+        <v>250</v>
+      </c>
+      <c r="F95">
+        <v>1</v>
+      </c>
+      <c r="G95">
+        <v>550</v>
+      </c>
+      <c r="H95" t="s">
+        <v>251</v>
+      </c>
+      <c r="I95" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96">
+        <v>11026</v>
+      </c>
+      <c r="B96">
+        <v>6805</v>
+      </c>
+      <c r="C96" t="s">
+        <v>253</v>
+      </c>
+      <c r="D96">
+        <v>98761021</v>
+      </c>
+      <c r="E96" t="s">
+        <v>254</v>
+      </c>
+      <c r="F96">
+        <v>2</v>
+      </c>
+      <c r="G96">
+        <v>1200</v>
+      </c>
+      <c r="H96" t="s">
+        <v>255</v>
+      </c>
+      <c r="I96" t="s">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">